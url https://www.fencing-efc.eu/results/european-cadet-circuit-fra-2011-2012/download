--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1803,51 +1803,51 @@
     <row r="14" spans="1:6">
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15">
         <v>32.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16">
         <v>26.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -1880,71 +1880,71 @@
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19">
         <v>14.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20">
         <v>14.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21">
         <v>14.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
@@ -2134,51 +2134,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>17</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>17</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
       <c r="F33" t="s">
@@ -2194,51 +2194,51 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>21</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>22</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
@@ -2274,51 +2274,51 @@
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>25</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>81</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>26</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
@@ -2411,51 +2411,51 @@
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>32</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>33</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>69</v>
       </c>
       <c r="F47" t="s">
@@ -2648,51 +2648,51 @@
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>44</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>45</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>114</v>
       </c>
     </row>
@@ -2745,51 +2745,51 @@
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>81</v>
       </c>
       <c r="F63" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>49</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
@@ -2845,51 +2845,51 @@
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>69</v>
       </c>
       <c r="F67" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>54</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>69</v>
       </c>
       <c r="F68" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>55</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>132</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
@@ -3059,51 +3059,51 @@
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>69</v>
       </c>
       <c r="F78" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>65</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>66</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>147</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
@@ -3796,51 +3796,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>104</v>
       </c>
       <c r="C118" t="s">
         <v>202</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>21</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>104</v>
       </c>
       <c r="C119" t="s">
         <v>203</v>
       </c>
       <c r="D119">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>106</v>
       </c>
       <c r="C120" t="s">
         <v>204</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>205</v>
       </c>
     </row>
@@ -4216,79 +4216,79 @@
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="C13" t="s">
         <v>232</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="C14" t="s">
         <v>234</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="C15" t="s">
         <v>236</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="C16" t="s">
         <v>238</v>
       </c>
       <c r="D16">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17">
         <v>32.0</v>
       </c>
       <c r="C17" t="s">
         <v>239</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
@@ -4404,51 +4404,51 @@
       </c>
       <c r="C23" t="s">
         <v>248</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24">
         <v>14.0</v>
       </c>
       <c r="C24" t="s">
         <v>249</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>251</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>69</v>
       </c>
       <c r="F25" t="s">
@@ -4621,51 +4621,51 @@
       </c>
       <c r="C34" t="s">
         <v>263</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>19</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>264</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>20</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>266</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -5323,51 +5323,51 @@
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>309</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>55</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>310</v>
       </c>
       <c r="D71">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>69</v>
       </c>
       <c r="F71" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>55</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>311</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72" t="s">
@@ -5785,51 +5785,51 @@
       </c>
       <c r="C94" t="s">
         <v>338</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>79</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>339</v>
       </c>
       <c r="D95">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>80</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>340</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>261</v>
       </c>
     </row>
@@ -5996,51 +5996,51 @@
       </c>
       <c r="C105" t="s">
         <v>352</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>90</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>353</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>91</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>354</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
@@ -6210,51 +6210,51 @@
       </c>
       <c r="C116" t="s">
         <v>365</v>
       </c>
       <c r="D116">
         <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>101</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>367</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>102</v>
       </c>
       <c r="C118" t="s">
         <v>369</v>
       </c>
       <c r="D118">
         <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>69</v>
       </c>
       <c r="F118" t="s">
         <v>138</v>
       </c>
     </row>
@@ -6343,51 +6343,51 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>108</v>
       </c>
       <c r="C124" t="s">
         <v>378</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>95</v>
       </c>
       <c r="F124" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>109</v>
       </c>
       <c r="C125" t="s">
         <v>379</v>
       </c>
       <c r="D125">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>110</v>
       </c>
       <c r="C126" t="s">
         <v>381</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6504,51 +6504,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>117</v>
       </c>
       <c r="C134" t="s">
         <v>389</v>
       </c>
       <c r="D134">
         <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
       <c r="F134" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>119</v>
       </c>
       <c r="C135" t="s">
         <v>390</v>
       </c>
       <c r="D135">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>120</v>
       </c>
       <c r="C136" t="s">
         <v>391</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>342</v>
       </c>
       <c r="F136" t="s">
         <v>343</v>
       </c>
     </row>
@@ -6606,85 +6606,85 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>123</v>
       </c>
       <c r="C140" t="s">
         <v>396</v>
       </c>
       <c r="D140">
         <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>125</v>
       </c>
       <c r="C141" t="s">
         <v>397</v>
       </c>
       <c r="D141">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>342</v>
       </c>
       <c r="F141" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>126</v>
       </c>
       <c r="C142" t="s">
         <v>398</v>
       </c>
       <c r="D142">
         <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>95</v>
       </c>
       <c r="F142" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>126</v>
       </c>
       <c r="C143" t="s">
         <v>399</v>
       </c>
       <c r="D143">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>