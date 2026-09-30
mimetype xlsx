--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1830,51 +1830,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -2010,51 +2010,51 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2067,51 +2067,51 @@
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -2147,51 +2147,51 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -2247,51 +2247,51 @@
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -2672,51 +2672,51 @@
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
       <c r="F46" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2766,51 +2766,51 @@
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>98</v>
       </c>
       <c r="D52">
         <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>74</v>
       </c>
       <c r="F52" t="s">
         <v>99</v>
       </c>
     </row>
@@ -2920,51 +2920,51 @@
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>108</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>109</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>84</v>
       </c>
       <c r="F60" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2997,51 +2997,51 @@
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>84</v>
       </c>
       <c r="F63" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
         <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
@@ -3057,51 +3057,51 @@
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -3254,51 +3254,51 @@
       </c>
       <c r="C75" t="s">
         <v>135</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>137</v>
       </c>
       <c r="F76" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3422,51 +3422,51 @@
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>150</v>
       </c>
       <c r="F84" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>152</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>153</v>
       </c>
       <c r="D86">
         <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -3499,51 +3499,51 @@
       </c>
       <c r="C88" t="s">
         <v>156</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>158</v>
       </c>
       <c r="D89">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>159</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>74</v>
       </c>
       <c r="F90" t="s">
@@ -3556,91 +3556,91 @@
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>161</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>162</v>
       </c>
       <c r="D92">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>74</v>
       </c>
       <c r="F92" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>164</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>74</v>
       </c>
       <c r="F93" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>166</v>
       </c>
       <c r="D94">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E94" t="s">
         <v>74</v>
       </c>
       <c r="F94" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>168</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3673,131 +3673,131 @@
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>171</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>172</v>
       </c>
       <c r="D98">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E98" t="s">
         <v>74</v>
       </c>
       <c r="F98" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>74</v>
       </c>
       <c r="F99" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>178</v>
       </c>
       <c r="D101">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>180</v>
       </c>
       <c r="D102">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E102" t="s">
         <v>34</v>
       </c>
       <c r="F102" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>181</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
@@ -4122,51 +4122,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>212</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>213</v>
       </c>
       <c r="D123">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4199,51 +4199,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>214</v>
       </c>
       <c r="D2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>215</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -4866,51 +4866,51 @@
       </c>
       <c r="C36" t="s">
         <v>261</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>262</v>
       </c>
       <c r="F36" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>264</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>265</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>74</v>
       </c>
       <c r="F38" t="s">
@@ -5003,88 +5003,88 @@
       </c>
       <c r="C43" t="s">
         <v>271</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>273</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>274</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>276</v>
       </c>
       <c r="D46">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>277</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
@@ -5234,51 +5234,51 @@
       </c>
       <c r="C55" t="s">
         <v>288</v>
       </c>
       <c r="D55">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>290</v>
       </c>
       <c r="D56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>291</v>
       </c>
       <c r="D57">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
@@ -6039,51 +6039,51 @@
       </c>
       <c r="C96" t="s">
         <v>340</v>
       </c>
       <c r="D96">
         <v>32</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>341</v>
       </c>
       <c r="D97">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>342</v>
       </c>
       <c r="D98">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>26</v>
       </c>
     </row>
@@ -6156,51 +6156,51 @@
       </c>
       <c r="C102" t="s">
         <v>348</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>349</v>
       </c>
       <c r="D103">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>351</v>
       </c>
       <c r="D104">
         <v>32</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
@@ -6450,51 +6450,51 @@
       </c>
       <c r="C117" t="s">
         <v>367</v>
       </c>
       <c r="D117">
         <v>32</v>
       </c>
       <c r="E117" t="s">
         <v>39</v>
       </c>
       <c r="F117" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>368</v>
       </c>
       <c r="D118">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>74</v>
       </c>
       <c r="F118" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>370</v>
       </c>
       <c r="D119">
         <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
@@ -6687,68 +6687,68 @@
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>385</v>
       </c>
       <c r="D129">
         <v>32</v>
       </c>
       <c r="E129" t="s">
         <v>205</v>
       </c>
       <c r="F129" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>387</v>
       </c>
       <c r="D130">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E130" t="s">
         <v>74</v>
       </c>
       <c r="F130" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>389</v>
       </c>
       <c r="D131">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>84</v>
       </c>
       <c r="F131" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>390</v>
       </c>
       <c r="D132">
         <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
@@ -6888,51 +6888,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>401</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>330</v>
       </c>
       <c r="F141" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>402</v>
       </c>
       <c r="D142">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>403</v>
       </c>
       <c r="D143">
         <v>32</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>404</v>
       </c>
     </row>
@@ -7482,119 +7482,119 @@
         <v>331</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>447</v>
       </c>
       <c r="D177">
         <v>32</v>
       </c>
       <c r="E177" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>448</v>
       </c>
       <c r="D178">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>150</v>
       </c>
       <c r="F178" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>449</v>
       </c>
       <c r="D179">
         <v>32</v>
       </c>
       <c r="E179" t="s">
         <v>137</v>
       </c>
       <c r="F179" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>451</v>
       </c>
       <c r="D180">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E180" t="s">
         <v>150</v>
       </c>
       <c r="F180" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>452</v>
       </c>
       <c r="D181">
         <v>32</v>
       </c>
       <c r="E181" t="s">
         <v>205</v>
       </c>
       <c r="F181" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>453</v>
       </c>
       <c r="D182">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E182" t="s">
         <v>137</v>
       </c>
       <c r="F182" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>454</v>
       </c>
       <c r="D183">
         <v>28</v>
       </c>
       <c r="E183" t="s">
         <v>150</v>
       </c>
       <c r="F183" t="s">
         <v>151</v>
       </c>
     </row>
@@ -7649,51 +7649,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>458</v>
       </c>
       <c r="D187">
         <v>29</v>
       </c>
       <c r="E187" t="s">
         <v>150</v>
       </c>
       <c r="F187" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>459</v>
       </c>
       <c r="D188">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E188" t="s">
         <v>150</v>
       </c>
       <c r="F188" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>460</v>
       </c>
       <c r="D189">
         <v>29</v>
       </c>
       <c r="E189" t="s">
         <v>150</v>
       </c>
       <c r="F189" t="s">
         <v>151</v>
       </c>
     </row>