--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1228,51 +1228,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1288,128 +1288,128 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
@@ -1425,91 +1425,91 @@
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
@@ -1779,51 +1779,51 @@
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>63</v>
       </c>
       <c r="F34" t="s">
@@ -2013,51 +2013,51 @@
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>81</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2110,51 +2110,51 @@
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>88</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>49</v>
       </c>
     </row>
@@ -2284,51 +2284,51 @@
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2358,131 +2358,131 @@
       </c>
       <c r="C62" t="s">
         <v>106</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>115</v>
       </c>
       <c r="D67">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>117</v>
       </c>
       <c r="D68">
         <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>118</v>
       </c>
     </row>
@@ -2532,91 +2532,91 @@
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
         <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>124</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>125</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
@@ -2652,51 +2652,51 @@
       </c>
       <c r="C77" t="s">
         <v>129</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>132</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>79</v>
       </c>
     </row>
@@ -2863,51 +2863,51 @@
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>147</v>
       </c>
       <c r="D89">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>148</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>29</v>
       </c>
       <c r="F90" t="s">
         <v>149</v>
       </c>
     </row>
@@ -3000,51 +3000,51 @@
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>158</v>
       </c>
       <c r="D96">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>159</v>
       </c>
       <c r="D97">
         <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>101</v>
       </c>
     </row>
@@ -3077,131 +3077,131 @@
       </c>
       <c r="C99" t="s">
         <v>161</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>162</v>
       </c>
       <c r="F99" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>166</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
       <c r="F101" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>167</v>
       </c>
       <c r="D102">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>169</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E104" t="s">
         <v>29</v>
       </c>
       <c r="F104" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
         <v>31</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
@@ -3271,51 +3271,51 @@
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>178</v>
       </c>
       <c r="D109">
         <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>179</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>180</v>
       </c>
       <c r="D111">
         <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>181</v>
       </c>
     </row>
@@ -3348,71 +3348,71 @@
       </c>
       <c r="C113" t="s">
         <v>183</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>16</v>
       </c>
       <c r="F113" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>184</v>
       </c>
       <c r="D114">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>186</v>
       </c>
       <c r="D115">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>29</v>
       </c>
     </row>
@@ -3445,68 +3445,68 @@
       </c>
       <c r="C118" t="s">
         <v>191</v>
       </c>
       <c r="D118">
         <v>32</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>192</v>
       </c>
       <c r="D119">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>193</v>
       </c>
       <c r="D120">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>194</v>
       </c>
       <c r="D121">
         <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
@@ -3519,71 +3519,71 @@
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>195</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>196</v>
       </c>
       <c r="D123">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>198</v>
       </c>
       <c r="D124">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>199</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
@@ -3639,116 +3639,116 @@
       </c>
       <c r="C128" t="s">
         <v>204</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>29</v>
       </c>
       <c r="F128" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>206</v>
       </c>
       <c r="D129">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>207</v>
       </c>
       <c r="D130">
         <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>209</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>211</v>
       </c>
       <c r="D132">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>212</v>
       </c>
       <c r="D133">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>213</v>
       </c>
       <c r="D134">
         <v>32</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>214</v>
       </c>
     </row>
@@ -3854,51 +3854,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>225</v>
       </c>
       <c r="D141">
         <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>29</v>
       </c>
       <c r="F141" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>227</v>
       </c>
       <c r="D142">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>228</v>
       </c>
       <c r="D143">
         <v>32</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3953,119 +3953,119 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>232</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>234</v>
       </c>
       <c r="D148">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E148" t="s">
         <v>223</v>
       </c>
       <c r="F148" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>235</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>236</v>
       </c>
       <c r="D150">
         <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>237</v>
       </c>
       <c r="D151">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>21</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>238</v>
       </c>
       <c r="D152">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E152" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>239</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>240</v>