--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1619,131 +1619,131 @@
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
@@ -1879,51 +1879,51 @@
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
       <c r="F39" t="s">
@@ -2070,51 +2070,51 @@
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>88</v>
       </c>
       <c r="F49" t="s">
@@ -2147,151 +2147,151 @@
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
       <c r="F53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2669,91 +2669,91 @@
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>132</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>136</v>
       </c>
       <c r="D82">
         <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2823,71 +2823,71 @@
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>142</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>143</v>
       </c>
       <c r="D87">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>147</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2960,71 +2960,71 @@
       </c>
       <c r="C93" t="s">
         <v>153</v>
       </c>
       <c r="D93">
         <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>154</v>
       </c>
       <c r="D94">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>158</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3197,51 +3197,51 @@
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
         <v>31</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>162</v>
       </c>
       <c r="F107" t="s">
@@ -3803,51 +3803,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>219</v>
       </c>
       <c r="D138">
         <v>32</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>220</v>
       </c>
       <c r="D139">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>29</v>
       </c>
       <c r="F139" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>222</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>223</v>
       </c>
       <c r="F140" t="s">
         <v>224</v>
       </c>
     </row>
@@ -3902,68 +3902,68 @@
         <v>79</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>229</v>
       </c>
       <c r="D144">
         <v>32</v>
       </c>
       <c r="E144" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>230</v>
       </c>
       <c r="D145">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>231</v>
       </c>
       <c r="D146">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E146" t="s">
         <v>223</v>
       </c>
       <c r="F146" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>232</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>233</v>
       </c>
     </row>