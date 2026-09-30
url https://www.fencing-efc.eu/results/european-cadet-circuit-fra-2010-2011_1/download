--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1157,51 +1157,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1237,51 +1237,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1351,51 +1351,51 @@
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1905,51 +1905,51 @@
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>69</v>
       </c>
       <c r="F42" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -1965,51 +1965,51 @@
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>88</v>
       </c>
       <c r="F45" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
@@ -2079,51 +2079,51 @@
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
       <c r="F52" t="s">
@@ -2336,51 +2336,51 @@
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
@@ -2790,51 +2790,51 @@
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
         <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
         <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
@@ -2981,51 +2981,51 @@
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>168</v>
       </c>
       <c r="D98">
         <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>29</v>
       </c>
       <c r="F98" t="s">
@@ -3058,51 +3058,51 @@
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>69</v>
       </c>
       <c r="F100" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E101" t="s">
         <v>69</v>
       </c>
       <c r="F101" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>29</v>
       </c>
       <c r="F102" t="s">
@@ -3138,51 +3138,51 @@
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
         <v>32</v>
       </c>
       <c r="E104" t="s">
         <v>176</v>
       </c>
       <c r="F104" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>178</v>
       </c>
       <c r="D105">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E105" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>180</v>
       </c>
       <c r="F106" t="s">
         <v>181</v>
       </c>
     </row>
@@ -3332,51 +3332,51 @@
       </c>
       <c r="C114" t="s">
         <v>193</v>
       </c>
       <c r="D114">
         <v>32</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>196</v>
       </c>
       <c r="D116">
         <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>29</v>
       </c>
       <c r="F116" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
@@ -3431,51 +3431,51 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>31</v>
       </c>
       <c r="E120" t="s">
         <v>201</v>
       </c>
       <c r="F120" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>69</v>
       </c>
       <c r="F121" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>69</v>
       </c>
       <c r="F122" t="s">
         <v>205</v>
       </c>
     </row>
@@ -3533,82 +3533,82 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
         <v>32</v>
       </c>
       <c r="E126" t="s">
         <v>61</v>
       </c>
       <c r="F126" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>211</v>
       </c>
       <c r="D127">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
         <v>32</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
@@ -3694,68 +3694,68 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>32</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>225</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>226</v>
       </c>
       <c r="D139">
         <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
@@ -3804,51 +3804,51 @@
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>230</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>231</v>
       </c>
       <c r="D144">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>232</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>233</v>