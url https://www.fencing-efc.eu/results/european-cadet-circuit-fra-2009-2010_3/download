--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1678,51 +1678,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1950,51 +1950,51 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2137,51 +2137,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
         <v>33</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>55</v>
       </c>
     </row>
@@ -2290,51 +2290,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
         <v>33</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
@@ -2477,51 +2477,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
       <c r="F54" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2545,68 +2545,68 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>104</v>
       </c>
       <c r="D59">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
       <c r="F60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>107</v>
       </c>
       <c r="D61">
         <v>33</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
         <v>55</v>
       </c>
     </row>
@@ -2664,51 +2664,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
         <v>32</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
       <c r="F65" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>116</v>
       </c>
       <c r="D67">
         <v>33</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
       <c r="F67" t="s">
         <v>117</v>
       </c>
     </row>
@@ -2797,51 +2797,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
         <v>33</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
       <c r="F75" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2967,102 +2967,102 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>145</v>
       </c>
       <c r="D85">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
       <c r="F85" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
         <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
         <v>33</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
       <c r="F88" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3253,51 +3253,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
         <v>32</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>168</v>
       </c>
       <c r="D101">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>14</v>
       </c>
       <c r="F101" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
         <v>33</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
       <c r="F102" t="s">
         <v>171</v>
       </c>
     </row>
@@ -3474,51 +3474,51 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>187</v>
       </c>
       <c r="D113">
         <v>33</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>189</v>
       </c>
       <c r="D114">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>34</v>
       </c>
       <c r="F114" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>191</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>14</v>
       </c>
       <c r="F115" t="s">
         <v>192</v>
       </c>
     </row>
@@ -3559,85 +3559,85 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>196</v>
       </c>
       <c r="D118">
         <v>32</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
       <c r="F118" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>198</v>
       </c>
       <c r="D119">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E119" t="s">
         <v>14</v>
       </c>
       <c r="F119" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>32</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
       <c r="F120" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>201</v>
       </c>
       <c r="D121">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
       <c r="F121" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>203</v>
       </c>
       <c r="D122">
         <v>33</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
       <c r="F122" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3712,51 +3712,51 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>211</v>
       </c>
       <c r="D127">
         <v>32</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
       <c r="F127" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E128" t="s">
         <v>51</v>
       </c>
       <c r="F128" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
         <v>32</v>
       </c>
       <c r="E129" t="s">
         <v>34</v>
       </c>
       <c r="F129" t="s">
         <v>215</v>
       </c>
     </row>
@@ -4332,68 +4332,68 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>264</v>
       </c>
       <c r="D164">
         <v>33</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
       <c r="F164" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>266</v>
       </c>
       <c r="D165">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="F165" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>268</v>
       </c>
       <c r="D166">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>269</v>
       </c>
       <c r="D167">
         <v>33</v>
       </c>
       <c r="E167" t="s">
         <v>14</v>
       </c>
       <c r="F167" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
@@ -4431,51 +4431,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>274</v>
       </c>
       <c r="D170">
         <v>31</v>
       </c>
       <c r="E170" t="s">
         <v>14</v>
       </c>
       <c r="F170" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>275</v>
       </c>
       <c r="D171">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
         <v>31</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="F172" t="s">
         <v>278</v>
       </c>
     </row>
@@ -4584,85 +4584,85 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>287</v>
       </c>
       <c r="D179">
         <v>33</v>
       </c>
       <c r="E179" t="s">
         <v>14</v>
       </c>
       <c r="F179" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>288</v>
       </c>
       <c r="D180">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E180" t="s">
         <v>14</v>
       </c>
       <c r="F180" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>290</v>
       </c>
       <c r="D181">
         <v>31</v>
       </c>
       <c r="E181" t="s">
         <v>14</v>
       </c>
       <c r="F181" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>291</v>
       </c>
       <c r="D182">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E182" t="s">
         <v>14</v>
       </c>
       <c r="F182" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>292</v>
       </c>
       <c r="D183">
         <v>31</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" t="s">
         <v>20</v>
       </c>
     </row>
@@ -4737,51 +4737,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>300</v>
       </c>
       <c r="D188">
         <v>33</v>
       </c>
       <c r="E188" t="s">
         <v>17</v>
       </c>
       <c r="F188" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>301</v>
       </c>
       <c r="D189">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E189" t="s">
         <v>14</v>
       </c>
       <c r="F189" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>303</v>
       </c>
       <c r="D190">
         <v>33</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="F190" t="s">
         <v>304</v>
       </c>
     </row>
@@ -4856,102 +4856,102 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>312</v>
       </c>
       <c r="D195">
         <v>32</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
       <c r="F195" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>313</v>
       </c>
       <c r="D196">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E196" t="s">
         <v>14</v>
       </c>
       <c r="F196" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>314</v>
       </c>
       <c r="D197">
         <v>31</v>
       </c>
       <c r="E197" t="s">
         <v>14</v>
       </c>
       <c r="F197" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>315</v>
       </c>
       <c r="D198">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E198" t="s">
         <v>17</v>
       </c>
       <c r="F198" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>316</v>
       </c>
       <c r="D199">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>317</v>
       </c>
       <c r="D200">
         <v>33</v>
       </c>
       <c r="E200" t="s">
         <v>14</v>
       </c>
       <c r="F200" t="s">
         <v>318</v>
       </c>
     </row>
@@ -5111,51 +5111,51 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>332</v>
       </c>
       <c r="D210">
         <v>32</v>
       </c>
       <c r="E210" t="s">
         <v>14</v>
       </c>
       <c r="F210" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>333</v>
       </c>
       <c r="D211">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>334</v>
       </c>
       <c r="D212">
         <v>33</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" t="s">
         <v>335</v>
       </c>
     </row>
@@ -5210,51 +5210,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>339</v>
       </c>
       <c r="D216">
         <v>31</v>
       </c>
       <c r="E216" t="s">
         <v>14</v>
       </c>
       <c r="F216" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>340</v>
       </c>
       <c r="D217">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E217" t="s">
         <v>34</v>
       </c>
       <c r="F217" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>342</v>
       </c>
       <c r="D218">
         <v>30</v>
       </c>
       <c r="E218" t="s">
         <v>14</v>
       </c>
       <c r="F218" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5363,51 +5363,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>351</v>
       </c>
       <c r="D225">
         <v>30</v>
       </c>
       <c r="E225" t="s">
         <v>17</v>
       </c>
       <c r="F225" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>352</v>
       </c>
       <c r="D226">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E226" t="s">
         <v>14</v>
       </c>
       <c r="F226" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>225</v>
       </c>
       <c r="C227" t="s">
         <v>353</v>
       </c>
       <c r="D227">
         <v>32</v>
       </c>
       <c r="E227" t="s">
         <v>14</v>
       </c>
       <c r="F227" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5499,51 +5499,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>360</v>
       </c>
       <c r="D233">
         <v>32</v>
       </c>
       <c r="E233" t="s">
         <v>14</v>
       </c>
       <c r="F233" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>232</v>
       </c>
       <c r="C234" t="s">
         <v>361</v>
       </c>
       <c r="D234">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E234" t="s">
         <v>34</v>
       </c>
       <c r="F234" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>363</v>
       </c>
       <c r="D235">
         <v>32</v>
       </c>
       <c r="E235" t="s">
         <v>14</v>
       </c>
       <c r="F235" t="s">
         <v>113</v>
       </c>
     </row>
@@ -5652,51 +5652,51 @@
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>371</v>
       </c>
       <c r="D242">
         <v>33</v>
       </c>
       <c r="E242" t="s">
         <v>14</v>
       </c>
       <c r="F242" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="C243" t="s">
         <v>372</v>
       </c>
       <c r="D243">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E243" t="s">
         <v>14</v>
       </c>
       <c r="F243" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="C244" t="s">
         <v>373</v>
       </c>
       <c r="D244">
         <v>32</v>
       </c>
       <c r="E244" t="s">
         <v>14</v>
       </c>
       <c r="F244" t="s">
         <v>178</v>
       </c>
     </row>