--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -1593,51 +1593,51 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1763,51 +1763,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1831,51 +1831,51 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2018,51 +2018,51 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
         <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>55</v>
       </c>
     </row>
@@ -2324,51 +2324,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
       <c r="F47" t="s">
         <v>86</v>
       </c>
     </row>
@@ -2579,85 +2579,85 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
       <c r="F60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>107</v>
       </c>
       <c r="D61">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>51</v>
       </c>
       <c r="F63" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2848,51 +2848,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>135</v>
       </c>
       <c r="D78">
         <v>33</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
         <v>136</v>
       </c>
     </row>
@@ -2933,51 +2933,51 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
         <v>32</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
       <c r="F81" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
@@ -3035,102 +3035,102 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
         <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
       <c r="F88" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>14</v>
       </c>
       <c r="F89" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>154</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E91" t="s">
         <v>14</v>
       </c>
       <c r="F91" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
         <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
       <c r="F92" t="s">
         <v>132</v>
       </c>
     </row>
@@ -3171,68 +3171,68 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>160</v>
       </c>
       <c r="D96">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>162</v>
       </c>
       <c r="D97">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
       <c r="F97" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>163</v>
       </c>
       <c r="D98">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
@@ -3389,51 +3389,51 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>179</v>
       </c>
       <c r="D108">
         <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>182</v>
       </c>
       <c r="F110" t="s">
         <v>183</v>
       </c>
     </row>
@@ -3814,51 +3814,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>222</v>
       </c>
       <c r="D133">
         <v>32</v>
       </c>
       <c r="E133" t="s">
         <v>14</v>
       </c>
       <c r="F133" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>223</v>
       </c>
       <c r="D134">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E134" t="s">
         <v>14</v>
       </c>
       <c r="F134" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>224</v>
       </c>
       <c r="D135">
         <v>33</v>
       </c>
       <c r="E135" t="s">
         <v>14</v>
       </c>
       <c r="F135" t="s">
         <v>225</v>
       </c>
     </row>
@@ -3882,51 +3882,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>227</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>230</v>
       </c>
       <c r="D139">
         <v>32</v>
       </c>
       <c r="E139" t="s">
         <v>14</v>
       </c>
       <c r="F139" t="s">
         <v>188</v>
       </c>
     </row>
@@ -4049,51 +4049,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
         <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>243</v>
       </c>
       <c r="D148">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E148" t="s">
         <v>14</v>
       </c>
       <c r="F148" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>245</v>
       </c>
       <c r="D149">
         <v>32</v>
       </c>
       <c r="E149" t="s">
         <v>14</v>
       </c>
       <c r="F149" t="s">
         <v>151</v>
       </c>
     </row>
@@ -4151,85 +4151,85 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>250</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
       <c r="F153" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>251</v>
       </c>
       <c r="D154">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E154" t="s">
         <v>14</v>
       </c>
       <c r="F154" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>253</v>
       </c>
       <c r="D155">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E155" t="s">
         <v>14</v>
       </c>
       <c r="F155" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>254</v>
       </c>
       <c r="D156">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E156" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>255</v>
       </c>
       <c r="D157">
         <v>33</v>
       </c>
       <c r="E157" t="s">
         <v>14</v>
       </c>
       <c r="F157" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
@@ -4315,51 +4315,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>263</v>
       </c>
       <c r="D163">
         <v>32</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>264</v>
       </c>
       <c r="D164">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
       <c r="F164" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>266</v>
       </c>
       <c r="D165">
         <v>31</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="F165" t="s">
         <v>267</v>
       </c>
     </row>
@@ -4448,51 +4448,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>275</v>
       </c>
       <c r="D171">
         <v>31</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="F172" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>279</v>
       </c>
       <c r="D173">
         <v>31</v>
       </c>
       <c r="E173" t="s">
         <v>14</v>
       </c>
       <c r="F173" t="s">
         <v>280</v>
       </c>
     </row>
@@ -4635,51 +4635,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>291</v>
       </c>
       <c r="D182">
         <v>30</v>
       </c>
       <c r="E182" t="s">
         <v>14</v>
       </c>
       <c r="F182" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>292</v>
       </c>
       <c r="D183">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>293</v>
       </c>
       <c r="D184">
         <v>33</v>
       </c>
       <c r="E184" t="s">
         <v>14</v>
       </c>
       <c r="F184" t="s">
         <v>294</v>
       </c>
     </row>
@@ -4720,85 +4720,85 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>298</v>
       </c>
       <c r="D187">
         <v>32</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="F187" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>300</v>
       </c>
       <c r="D188">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E188" t="s">
         <v>17</v>
       </c>
       <c r="F188" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>301</v>
       </c>
       <c r="D189">
         <v>32</v>
       </c>
       <c r="E189" t="s">
         <v>14</v>
       </c>
       <c r="F189" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>303</v>
       </c>
       <c r="D190">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="F190" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>305</v>
       </c>
       <c r="D191">
         <v>31</v>
       </c>
       <c r="E191" t="s">
         <v>14</v>
       </c>
       <c r="F191" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4958,68 +4958,68 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>319</v>
       </c>
       <c r="D201">
         <v>30</v>
       </c>
       <c r="E201" t="s">
         <v>14</v>
       </c>
       <c r="F201" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>320</v>
       </c>
       <c r="D202">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E202" t="s">
         <v>34</v>
       </c>
       <c r="F202" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>322</v>
       </c>
       <c r="D203">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E203" t="s">
         <v>14</v>
       </c>
       <c r="F203" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>324</v>
       </c>
       <c r="D204">
         <v>31</v>
       </c>
       <c r="E204" t="s">
         <v>14</v>
       </c>
       <c r="F204" t="s">
         <v>128</v>
       </c>
     </row>
@@ -5145,51 +5145,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>334</v>
       </c>
       <c r="D212">
         <v>33</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>336</v>
       </c>
       <c r="D213">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E213" t="s">
         <v>14</v>
       </c>
       <c r="F213" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>337</v>
       </c>
       <c r="D214">
         <v>32</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
@@ -5397,51 +5397,51 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>225</v>
       </c>
       <c r="C227" t="s">
         <v>353</v>
       </c>
       <c r="D227">
         <v>32</v>
       </c>
       <c r="E227" t="s">
         <v>14</v>
       </c>
       <c r="F227" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="C228" t="s">
         <v>354</v>
       </c>
       <c r="D228">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E228" t="s">
         <v>14</v>
       </c>
       <c r="F228" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="C229" t="s">
         <v>355</v>
       </c>
       <c r="D229">
         <v>31</v>
       </c>
       <c r="E229" t="s">
         <v>14</v>
       </c>
       <c r="F229" t="s">
         <v>241</v>
       </c>
     </row>
@@ -5720,51 +5720,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="C246" t="s">
         <v>375</v>
       </c>
       <c r="D246">
         <v>32</v>
       </c>
       <c r="E246" t="s">
         <v>14</v>
       </c>
       <c r="F246" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="C247" t="s">
         <v>376</v>
       </c>
       <c r="D247">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E247" t="s">
         <v>14</v>
       </c>
       <c r="F247" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="C248" t="s">
         <v>378</v>
       </c>
       <c r="D248">
         <v>32</v>
       </c>
       <c r="E248" t="s">
         <v>14</v>
       </c>
       <c r="F248" t="s">
         <v>219</v>
       </c>
     </row>
@@ -5822,51 +5822,51 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="C252" t="s">
         <v>383</v>
       </c>
       <c r="D252">
         <v>31</v>
       </c>
       <c r="E252" t="s">
         <v>14</v>
       </c>
       <c r="F252" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="C253" t="s">
         <v>384</v>
       </c>
       <c r="D253">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E253" t="s">
         <v>14</v>
       </c>
       <c r="F253" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="C254" t="s">
         <v>385</v>
       </c>
       <c r="D254">
         <v>31</v>
       </c>
       <c r="E254" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>254</v>