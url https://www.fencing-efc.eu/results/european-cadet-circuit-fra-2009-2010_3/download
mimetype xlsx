--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -1627,68 +1627,68 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1780,51 +1780,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1933,51 +1933,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2035,51 +2035,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2171,68 +2171,68 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
         <v>33</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>71</v>
       </c>
     </row>
@@ -2375,68 +2375,68 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>92</v>
       </c>
       <c r="F51" t="s">
         <v>93</v>
       </c>
     </row>
@@ -2511,51 +2511,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E57" t="s">
         <v>51</v>
       </c>
       <c r="F57" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>103</v>
       </c>
     </row>
@@ -2596,51 +2596,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>107</v>
       </c>
       <c r="D61">
         <v>33</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>51</v>
       </c>
       <c r="F63" t="s">
         <v>110</v>
       </c>
     </row>
@@ -2780,102 +2780,102 @@
         <v>124</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
       <c r="F75" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>33</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
         <v>134</v>
       </c>
     </row>
@@ -2899,51 +2899,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>137</v>
       </c>
       <c r="D79">
         <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>138</v>
       </c>
       <c r="D80">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
         <v>32</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
       <c r="F81" t="s">
         <v>140</v>
       </c>
     </row>
@@ -3287,51 +3287,51 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
         <v>33</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
       <c r="F102" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>172</v>
       </c>
       <c r="D103">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
       <c r="F103" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>173</v>
       </c>
       <c r="D104">
         <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
         <v>174</v>
       </c>
     </row>
@@ -3406,102 +3406,102 @@
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
         <v>32</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>182</v>
       </c>
       <c r="F110" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>184</v>
       </c>
       <c r="D111">
         <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
       <c r="F111" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>185</v>
       </c>
       <c r="D112">
         <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>17</v>
       </c>
       <c r="F112" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>187</v>
       </c>
       <c r="D113">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>189</v>
       </c>
       <c r="D114">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>34</v>
       </c>
       <c r="F114" t="s">
         <v>190</v>
       </c>
     </row>
@@ -3610,51 +3610,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>201</v>
       </c>
       <c r="D121">
         <v>32</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
       <c r="F121" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>203</v>
       </c>
       <c r="D122">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
       <c r="F122" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
         <v>33</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
       <c r="F123" t="s">
         <v>205</v>
       </c>
     </row>
@@ -3746,68 +3746,68 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
         <v>32</v>
       </c>
       <c r="E129" t="s">
         <v>34</v>
       </c>
       <c r="F129" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
       <c r="F130" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>218</v>
       </c>
       <c r="D131">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
       <c r="F131" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>220</v>
       </c>
       <c r="D132">
         <v>33</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
         <v>221</v>
       </c>
     </row>
@@ -4015,170 +4015,170 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>238</v>
       </c>
       <c r="D145">
         <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>14</v>
       </c>
       <c r="F145" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>240</v>
       </c>
       <c r="D146">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E146" t="s">
         <v>14</v>
       </c>
       <c r="F146" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
         <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>243</v>
       </c>
       <c r="D148">
         <v>33</v>
       </c>
       <c r="E148" t="s">
         <v>14</v>
       </c>
       <c r="F148" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>245</v>
       </c>
       <c r="D149">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E149" t="s">
         <v>14</v>
       </c>
       <c r="F149" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>246</v>
       </c>
       <c r="D150">
         <v>32</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>247</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
       <c r="F151" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>249</v>
       </c>
       <c r="D152">
         <v>33</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
       <c r="F152" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>250</v>
       </c>
       <c r="D153">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
       <c r="F153" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>251</v>
       </c>
       <c r="D154">
         <v>33</v>
       </c>
       <c r="E154" t="s">
         <v>14</v>
       </c>
       <c r="F154" t="s">
         <v>252</v>
       </c>
     </row>
@@ -4284,51 +4284,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>261</v>
       </c>
       <c r="D161">
         <v>31</v>
       </c>
       <c r="E161" t="s">
         <v>14</v>
       </c>
       <c r="F161" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>262</v>
       </c>
       <c r="D162">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>263</v>
       </c>
       <c r="D163">
         <v>32</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
@@ -4397,51 +4397,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>271</v>
       </c>
       <c r="D168">
         <v>32</v>
       </c>
       <c r="E168" t="s">
         <v>14</v>
       </c>
       <c r="F168" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>273</v>
       </c>
       <c r="D169">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E169" t="s">
         <v>14</v>
       </c>
       <c r="F169" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>274</v>
       </c>
       <c r="D170">
         <v>31</v>
       </c>
       <c r="E170" t="s">
         <v>14</v>
       </c>
       <c r="F170" t="s">
         <v>69</v>
       </c>
     </row>
@@ -4465,51 +4465,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
         <v>31</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="F172" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>279</v>
       </c>
       <c r="D173">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E173" t="s">
         <v>14</v>
       </c>
       <c r="F173" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>281</v>
       </c>
       <c r="D174">
         <v>30</v>
       </c>
       <c r="E174" t="s">
         <v>14</v>
       </c>
       <c r="F174" t="s">
         <v>25</v>
       </c>
     </row>
@@ -4567,51 +4567,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>286</v>
       </c>
       <c r="D178">
         <v>33</v>
       </c>
       <c r="E178" t="s">
         <v>14</v>
       </c>
       <c r="F178" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>287</v>
       </c>
       <c r="D179">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E179" t="s">
         <v>14</v>
       </c>
       <c r="F179" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>288</v>
       </c>
       <c r="D180">
         <v>31</v>
       </c>
       <c r="E180" t="s">
         <v>14</v>
       </c>
       <c r="F180" t="s">
         <v>289</v>
       </c>
     </row>
@@ -4669,51 +4669,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>293</v>
       </c>
       <c r="D184">
         <v>33</v>
       </c>
       <c r="E184" t="s">
         <v>14</v>
       </c>
       <c r="F184" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>295</v>
       </c>
       <c r="D185">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E185" t="s">
         <v>14</v>
       </c>
       <c r="F185" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>296</v>
       </c>
       <c r="D186">
         <v>31</v>
       </c>
       <c r="E186" t="s">
         <v>51</v>
       </c>
       <c r="F186" t="s">
         <v>297</v>
       </c>
     </row>
@@ -4839,51 +4839,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>310</v>
       </c>
       <c r="D194">
         <v>31</v>
       </c>
       <c r="E194" t="s">
         <v>14</v>
       </c>
       <c r="F194" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>312</v>
       </c>
       <c r="D195">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
       <c r="F195" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>313</v>
       </c>
       <c r="D196">
         <v>30</v>
       </c>
       <c r="E196" t="s">
         <v>14</v>
       </c>
       <c r="F196" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4924,68 +4924,68 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>316</v>
       </c>
       <c r="D199">
         <v>31</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>317</v>
       </c>
       <c r="D200">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E200" t="s">
         <v>14</v>
       </c>
       <c r="F200" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>319</v>
       </c>
       <c r="D201">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E201" t="s">
         <v>14</v>
       </c>
       <c r="F201" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>320</v>
       </c>
       <c r="D202">
         <v>32</v>
       </c>
       <c r="E202" t="s">
         <v>34</v>
       </c>
       <c r="F202" t="s">
         <v>321</v>
       </c>
     </row>
@@ -5244,102 +5244,102 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>342</v>
       </c>
       <c r="D218">
         <v>30</v>
       </c>
       <c r="E218" t="s">
         <v>14</v>
       </c>
       <c r="F218" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>343</v>
       </c>
       <c r="D219">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E219" t="s">
         <v>17</v>
       </c>
       <c r="F219" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>344</v>
       </c>
       <c r="D220">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E220" t="s">
         <v>14</v>
       </c>
       <c r="F220" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>346</v>
       </c>
       <c r="D221">
         <v>32</v>
       </c>
       <c r="E221" t="s">
         <v>14</v>
       </c>
       <c r="F221" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>348</v>
       </c>
       <c r="D222">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E222" t="s">
         <v>14</v>
       </c>
       <c r="F222" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>349</v>
       </c>
       <c r="D223">
         <v>31</v>
       </c>
       <c r="E223" t="s">
         <v>14</v>
       </c>
       <c r="F223" t="s">
         <v>244</v>
       </c>
     </row>
@@ -5550,51 +5550,51 @@
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>364</v>
       </c>
       <c r="D236">
         <v>30</v>
       </c>
       <c r="E236" t="s">
         <v>14</v>
       </c>
       <c r="F236" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>235</v>
       </c>
       <c r="C237" t="s">
         <v>365</v>
       </c>
       <c r="D237">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E237" t="s">
         <v>14</v>
       </c>
       <c r="F237" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="C238" t="s">
         <v>366</v>
       </c>
       <c r="D238">
         <v>32</v>
       </c>
       <c r="E238" t="s">
         <v>17</v>
       </c>
       <c r="F238" t="s">
         <v>229</v>
       </c>
     </row>
@@ -5635,51 +5635,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>370</v>
       </c>
       <c r="D241">
         <v>31</v>
       </c>
       <c r="E241" t="s">
         <v>14</v>
       </c>
       <c r="F241" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>371</v>
       </c>
       <c r="D242">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E242" t="s">
         <v>14</v>
       </c>
       <c r="F242" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="C243" t="s">
         <v>372</v>
       </c>
       <c r="D243">
         <v>30</v>
       </c>
       <c r="E243" t="s">
         <v>14</v>
       </c>
       <c r="F243" t="s">
         <v>280</v>
       </c>
     </row>
@@ -5839,65 +5839,65 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="C253" t="s">
         <v>384</v>
       </c>
       <c r="D253">
         <v>31</v>
       </c>
       <c r="E253" t="s">
         <v>14</v>
       </c>
       <c r="F253" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="C254" t="s">
         <v>385</v>
       </c>
       <c r="D254">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E254" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="C255" t="s">
         <v>386</v>
       </c>
       <c r="D255">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E255" t="s">
         <v>14</v>
       </c>
       <c r="F255" t="s">
         <v>387</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>