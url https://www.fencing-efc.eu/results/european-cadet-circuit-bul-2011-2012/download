--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -898,51 +898,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1095,51 +1095,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1155,51 +1155,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1286,51 +1286,51 @@
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
@@ -1437,51 +1437,51 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
@@ -1517,51 +1517,51 @@
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>63</v>
       </c>
       <c r="F35" t="s">
@@ -1671,51 +1671,51 @@
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
       <c r="F41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>72</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>35</v>
       </c>
       <c r="F42" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
       <c r="F43" t="s">
@@ -1765,51 +1765,51 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1959,51 +1959,51 @@
       </c>
       <c r="C5" t="s">
         <v>89</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>91</v>
       </c>
       <c r="D6">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>92</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>93</v>
       </c>
     </row>
@@ -2401,71 +2401,71 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>117</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>118</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>119</v>
       </c>
       <c r="F29" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>121</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>122</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2743,51 +2743,51 @@
       </c>
       <c r="C46" t="s">
         <v>138</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>35</v>
       </c>
       <c r="F46" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>139</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>140</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
     </row>