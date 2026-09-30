--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1035,51 +1035,51 @@
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
@@ -1235,51 +1235,51 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
@@ -1295,51 +1295,51 @@
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
@@ -1355,51 +1355,51 @@
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
@@ -1432,51 +1432,51 @@
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
       <c r="F30" t="s">
@@ -1606,51 +1606,51 @@
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
@@ -2189,51 +2189,51 @@
       </c>
       <c r="C5" t="s">
         <v>109</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>110</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>111</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
@@ -2346,51 +2346,51 @@
       </c>
       <c r="C13" t="s">
         <v>118</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>11.0</v>
       </c>
       <c r="C14" t="s">
         <v>119</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>120</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
@@ -2426,91 +2426,91 @@
       </c>
       <c r="C17" t="s">
         <v>122</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>123</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>124</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>125</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>126</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
@@ -2526,51 +2526,51 @@
       </c>
       <c r="C22" t="s">
         <v>127</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>129</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>130</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -3015,51 +3015,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="C49" t="s">
         <v>160</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>47</v>
       </c>
       <c r="F49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>161</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>162</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>