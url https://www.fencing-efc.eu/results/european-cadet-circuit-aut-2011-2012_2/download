--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1691,51 +1691,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
@@ -2082,88 +2082,88 @@
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>60</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>68</v>
       </c>
       <c r="F32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>71</v>
       </c>
       <c r="F33" t="s">
@@ -2296,51 +2296,51 @@
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>60</v>
       </c>
       <c r="F40" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>68</v>
       </c>
       <c r="F42" t="s">
@@ -2376,91 +2376,91 @@
       </c>
       <c r="C44" t="s">
         <v>93</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>77</v>
       </c>
       <c r="F44" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>96</v>
       </c>
       <c r="F45" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>98</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>42</v>
       </c>
       <c r="F46" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>100</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>101</v>
       </c>
       <c r="F47" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>104</v>
       </c>
       <c r="F48" t="s">
@@ -2513,51 +2513,51 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>110</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>104</v>
       </c>
       <c r="F52" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
       <c r="F53" t="s">
@@ -3164,51 +3164,51 @@
         <v>109</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>164</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>165</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>127</v>
       </c>
       <c r="F88" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>166</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
@@ -3323,51 +3323,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>174</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>60</v>
       </c>
       <c r="F2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>175</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>130</v>
       </c>
       <c r="F3" t="s">
@@ -3463,51 +3463,51 @@
       </c>
       <c r="C8" t="s">
         <v>184</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>182</v>
       </c>
       <c r="F8" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>185</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>68</v>
       </c>
       <c r="F9" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>187</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -3663,51 +3663,51 @@
       </c>
       <c r="C18" t="s">
         <v>201</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>202</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>74</v>
       </c>
       <c r="F19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>203</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20" t="s">
@@ -4248,51 +4248,51 @@
       </c>
       <c r="C48" t="s">
         <v>249</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>130</v>
       </c>
       <c r="F48" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>250</v>
       </c>
       <c r="D49">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>251</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>104</v>
       </c>
       <c r="F50" t="s">
@@ -4308,51 +4308,51 @@
       </c>
       <c r="C51" t="s">
         <v>253</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>255</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>256</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
     </row>
@@ -5324,111 +5324,111 @@
       </c>
       <c r="C103" t="s">
         <v>325</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>49</v>
       </c>
       <c r="F103" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>326</v>
       </c>
       <c r="D104">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>130</v>
       </c>
       <c r="F104" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>327</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>49</v>
       </c>
       <c r="F105" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>328</v>
       </c>
       <c r="D106">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>49</v>
       </c>
       <c r="F106" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>330</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>49</v>
       </c>
       <c r="F107" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>332</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>77</v>
       </c>
       <c r="F108" t="s">
@@ -5569,82 +5569,82 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>342</v>
       </c>
       <c r="D116">
         <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>60</v>
       </c>
       <c r="F116" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>343</v>
       </c>
       <c r="D117">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>60</v>
       </c>
       <c r="F117" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>345</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>346</v>
       </c>
       <c r="D119">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>161</v>
       </c>
       <c r="F119" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>347</v>
       </c>
       <c r="D120">
         <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>49</v>
       </c>
       <c r="F120" t="s">
         <v>141</v>
       </c>
     </row>
@@ -5719,102 +5719,102 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>352</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>68</v>
       </c>
       <c r="F125" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>354</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>71</v>
       </c>
       <c r="F126" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>355</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>207</v>
       </c>
       <c r="F127" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>356</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>161</v>
       </c>
       <c r="F128" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>357</v>
       </c>
       <c r="D129">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E129" t="s">
         <v>49</v>
       </c>
       <c r="F129" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>358</v>
       </c>
       <c r="D130">
         <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>42</v>
       </c>
       <c r="F130" t="s">
         <v>190</v>
       </c>
     </row>