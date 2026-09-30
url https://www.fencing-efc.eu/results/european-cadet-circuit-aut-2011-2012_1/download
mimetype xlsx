--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1509,51 +1509,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1666,51 +1666,51 @@
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
@@ -1866,91 +1866,91 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -2203,51 +2203,51 @@
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>78</v>
       </c>
       <c r="F37" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>75</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -2680,51 +2680,51 @@
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>78</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
@@ -2737,91 +2737,91 @@
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>123</v>
       </c>
       <c r="F65" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>34</v>
       </c>
       <c r="F66" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>127</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>78</v>
       </c>
       <c r="F67" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2834,51 +2834,51 @@
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>106</v>
       </c>
       <c r="F70" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>123</v>
       </c>
       <c r="F71" t="s">
@@ -3197,51 +3197,51 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>158</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3471,51 +3471,51 @@
       </c>
       <c r="C10" t="s">
         <v>174</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>176</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>177</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
@@ -3531,51 +3531,51 @@
       </c>
       <c r="C13" t="s">
         <v>179</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>180</v>
       </c>
       <c r="F13" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>182</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>183</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>106</v>
       </c>
       <c r="F15" t="s">
@@ -3871,51 +3871,51 @@
       </c>
       <c r="C30" t="s">
         <v>207</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>209</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>211</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -4739,51 +4739,51 @@
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>269</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>270</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>271</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>85</v>
       </c>
     </row>
@@ -5053,51 +5053,51 @@
       </c>
       <c r="C90" t="s">
         <v>289</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>291</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>292</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>78</v>
       </c>
       <c r="F92" t="s">
         <v>128</v>
       </c>
     </row>
@@ -5301,51 +5301,51 @@
       </c>
       <c r="C103" t="s">
         <v>307</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>34</v>
       </c>
       <c r="F103" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>308</v>
       </c>
       <c r="D104">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>309</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>78</v>
       </c>
       <c r="F105" t="s">
         <v>262</v>
       </c>
     </row>
@@ -5358,51 +5358,51 @@
       </c>
       <c r="C106" t="s">
         <v>310</v>
       </c>
       <c r="D106">
         <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>111</v>
       </c>
       <c r="F106" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>312</v>
       </c>
       <c r="D107">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>185</v>
       </c>
       <c r="F107" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>313</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>34</v>
       </c>
       <c r="F108" t="s">
@@ -5475,51 +5475,51 @@
       </c>
       <c r="C112" t="s">
         <v>318</v>
       </c>
       <c r="D112">
         <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>228</v>
       </c>
       <c r="F112" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>319</v>
       </c>
       <c r="D113">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>205</v>
       </c>
       <c r="F113" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>320</v>
       </c>
       <c r="D114">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>111</v>
       </c>
       <c r="F114" t="s">
@@ -5918,51 +5918,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>348</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>349</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>78</v>
       </c>
       <c r="F138" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>350</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>78</v>
       </c>
       <c r="F139" t="s">
         <v>79</v>
       </c>
     </row>