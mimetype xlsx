--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -2021,51 +2021,51 @@
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -2660,51 +2660,51 @@
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
@@ -2914,51 +2914,51 @@
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>98</v>
       </c>
       <c r="F49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>103</v>
       </c>
     </row>
@@ -3111,91 +3111,91 @@
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>121</v>
       </c>
       <c r="F63" t="s">
@@ -3742,51 +3742,51 @@
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>121</v>
       </c>
       <c r="F92" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>168</v>
       </c>
       <c r="F93" t="s">
@@ -3819,51 +3819,51 @@
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>73</v>
       </c>
       <c r="F95" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>173</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
         <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4293,51 +4293,51 @@
       </c>
       <c r="C119" t="s">
         <v>210</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>82</v>
       </c>
       <c r="F119" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>212</v>
       </c>
       <c r="D120">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>168</v>
       </c>
       <c r="F120" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>214</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>34</v>
       </c>
       <c r="F121" t="s">
@@ -4353,71 +4353,71 @@
       </c>
       <c r="C122" t="s">
         <v>216</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>121</v>
       </c>
       <c r="F122" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>217</v>
       </c>
       <c r="D123">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>21</v>
       </c>
       <c r="F123" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>219</v>
       </c>
       <c r="D124">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="F124" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>221</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>26</v>
       </c>
       <c r="F125" t="s">
@@ -4527,51 +4527,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>232</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>82</v>
       </c>
       <c r="F131" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>234</v>
       </c>
       <c r="D132">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>129</v>
       </c>
       <c r="F132" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>236</v>
       </c>
       <c r="D133">
         <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>73</v>
       </c>
       <c r="F133" t="s">
         <v>92</v>
       </c>
     </row>
@@ -4663,51 +4663,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>244</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>34</v>
       </c>
       <c r="F139" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>245</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>73</v>
       </c>
       <c r="F140" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>247</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>64</v>
       </c>
       <c r="F141" t="s">
         <v>248</v>
       </c>
     </row>
@@ -5065,51 +5065,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>280</v>
       </c>
       <c r="D163">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>64</v>
       </c>
       <c r="F163" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>281</v>
       </c>
       <c r="D164">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>282</v>
       </c>
       <c r="D165">
         <v>31</v>
       </c>
       <c r="E165" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
@@ -5300,51 +5300,51 @@
       </c>
       <c r="C3" t="s">
         <v>293</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>295</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>296</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>297</v>
       </c>
       <c r="F5" t="s">
@@ -5851,71 +5851,71 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>330</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>331</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>168</v>
       </c>
       <c r="F32" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>333</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>335</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
@@ -5928,51 +5928,51 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>336</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>337</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>135</v>
       </c>
       <c r="F36" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>338</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
@@ -6088,71 +6088,71 @@
       </c>
       <c r="C43" t="s">
         <v>346</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>347</v>
       </c>
       <c r="F43" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>349</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>350</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>351</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>98</v>
       </c>
       <c r="F46" t="s">
@@ -6308,51 +6308,51 @@
       </c>
       <c r="C54" t="s">
         <v>364</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>109</v>
       </c>
       <c r="F54" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>365</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>366</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>180</v>
       </c>
       <c r="F56" t="s">
@@ -6545,51 +6545,51 @@
       </c>
       <c r="C66" t="s">
         <v>382</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>82</v>
       </c>
       <c r="F66" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>384</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>386</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
@@ -6722,88 +6722,88 @@
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>396</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>397</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>26</v>
       </c>
       <c r="F76" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>398</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>399</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>400</v>
       </c>
       <c r="D79">
         <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>73</v>
       </c>
       <c r="F79" t="s">
@@ -6839,51 +6839,51 @@
       </c>
       <c r="C81" t="s">
         <v>403</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>405</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>180</v>
       </c>
       <c r="F82" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>406</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -6919,71 +6919,71 @@
       </c>
       <c r="C85" t="s">
         <v>408</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>73</v>
       </c>
       <c r="F85" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>410</v>
       </c>
       <c r="D86">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>411</v>
       </c>
       <c r="D87">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>412</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>101</v>
       </c>
     </row>
@@ -7216,51 +7216,51 @@
       </c>
       <c r="C100" t="s">
         <v>428</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>73</v>
       </c>
       <c r="F100" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>429</v>
       </c>
       <c r="D101">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>430</v>
       </c>
       <c r="D102">
         <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>283</v>
       </c>
       <c r="F102" t="s">
         <v>431</v>
       </c>
     </row>
@@ -7333,68 +7333,68 @@
       </c>
       <c r="C106" t="s">
         <v>437</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>73</v>
       </c>
       <c r="F106" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>438</v>
       </c>
       <c r="D107">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>439</v>
       </c>
       <c r="D108">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>98</v>
       </c>
       <c r="F108" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>441</v>
       </c>
       <c r="D109">
         <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>180</v>
       </c>
       <c r="F109" t="s">
@@ -7667,51 +7667,51 @@
       </c>
       <c r="C123" t="s">
         <v>456</v>
       </c>
       <c r="D123">
         <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>73</v>
       </c>
       <c r="F123" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>457</v>
       </c>
       <c r="D124">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>73</v>
       </c>
       <c r="F124" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>458</v>
       </c>
       <c r="D125">
         <v>31</v>
       </c>
       <c r="E125" t="s">
         <v>168</v>
       </c>
       <c r="F125" t="s">
@@ -7801,170 +7801,170 @@
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>463</v>
       </c>
       <c r="D130">
         <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>82</v>
       </c>
       <c r="F130" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>464</v>
       </c>
       <c r="D131">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E131" t="s">
         <v>180</v>
       </c>
       <c r="F131" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>465</v>
       </c>
       <c r="D132">
         <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>18</v>
       </c>
       <c r="F132" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>466</v>
       </c>
       <c r="D133">
         <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>177</v>
       </c>
       <c r="F133" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>468</v>
       </c>
       <c r="D134">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>64</v>
       </c>
       <c r="F134" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>469</v>
       </c>
       <c r="D135">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>73</v>
       </c>
       <c r="F135" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>470</v>
       </c>
       <c r="D136">
         <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>18</v>
       </c>
       <c r="F136" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>471</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>168</v>
       </c>
       <c r="F137" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>472</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>21</v>
       </c>
       <c r="F138" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>473</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>18</v>
       </c>
       <c r="F139" t="s">
         <v>115</v>
       </c>
     </row>
@@ -8070,51 +8070,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>480</v>
       </c>
       <c r="D146">
         <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>18</v>
       </c>
       <c r="F146" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>481</v>
       </c>
       <c r="D147">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>482</v>
       </c>
       <c r="D148">
         <v>29</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>483</v>
       </c>
     </row>
@@ -8189,51 +8189,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>488</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>230</v>
       </c>
       <c r="F153" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>490</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>177</v>
       </c>
       <c r="F154" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>491</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>177</v>
       </c>
       <c r="F155" t="s">
         <v>178</v>
       </c>
     </row>
@@ -8342,51 +8342,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>499</v>
       </c>
       <c r="D162">
         <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>129</v>
       </c>
       <c r="F162" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>500</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>82</v>
       </c>
       <c r="F163" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>501</v>
       </c>
       <c r="D164">
         <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>