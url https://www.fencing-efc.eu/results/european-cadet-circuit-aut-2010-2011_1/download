--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2189,51 +2189,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
@@ -2526,51 +2526,51 @@
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>43</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
@@ -2606,51 +2606,51 @@
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>43</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35" t="s">
@@ -2726,71 +2726,71 @@
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
@@ -2943,51 +2943,51 @@
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>71</v>
       </c>
       <c r="F50" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -3217,51 +3217,51 @@
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
         <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66" t="s">
@@ -3454,71 +3454,71 @@
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>140</v>
       </c>
       <c r="D78">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E78" t="s">
         <v>43</v>
       </c>
       <c r="F78" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>142</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
@@ -3534,71 +3534,71 @@
       </c>
       <c r="C80" t="s">
         <v>143</v>
       </c>
       <c r="D80">
         <v>32</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>43</v>
       </c>
       <c r="F82" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>148</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3668,51 +3668,51 @@
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>153</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>154</v>
       </c>
       <c r="D88">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" t="s">
@@ -3728,51 +3728,51 @@
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>158</v>
       </c>
       <c r="F91" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>74</v>
       </c>
       <c r="F92" t="s">
@@ -3825,51 +3825,51 @@
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>95</v>
       </c>
       <c r="F96" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>165</v>
       </c>
       <c r="D97">
         <v>32</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
@@ -4022,51 +4022,51 @@
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>95</v>
       </c>
       <c r="F105" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>180</v>
       </c>
       <c r="D106">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>126</v>
       </c>
       <c r="F106" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>182</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>71</v>
       </c>
       <c r="F107" t="s">
@@ -4229,51 +4229,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>27</v>
       </c>
       <c r="F117" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>200</v>
       </c>
       <c r="D118">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>158</v>
       </c>
       <c r="F118" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>202</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
@@ -4294,51 +4294,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>204</v>
       </c>
       <c r="D121">
         <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>205</v>
       </c>
       <c r="F121" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>207</v>
       </c>
       <c r="D122">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>208</v>
       </c>
       <c r="D123">
         <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>95</v>
       </c>
       <c r="F123" t="s">
         <v>209</v>
       </c>
     </row>
@@ -4444,170 +4444,170 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>218</v>
       </c>
       <c r="D130">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>220</v>
       </c>
       <c r="D131">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>177</v>
       </c>
       <c r="F131" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>222</v>
       </c>
       <c r="D132">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>197</v>
       </c>
       <c r="F132" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>223</v>
       </c>
       <c r="D133">
         <v>32</v>
       </c>
       <c r="E133" t="s">
         <v>71</v>
       </c>
       <c r="F133" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>224</v>
       </c>
       <c r="D134">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>43</v>
       </c>
       <c r="F134" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>225</v>
       </c>
       <c r="D135">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>71</v>
       </c>
       <c r="F135" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>226</v>
       </c>
       <c r="D136">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>71</v>
       </c>
       <c r="F136" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>228</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>229</v>
       </c>
       <c r="F137" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>231</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>71</v>
       </c>
       <c r="F138" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>71</v>
       </c>
       <c r="F139" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4682,51 +4682,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>239</v>
       </c>
       <c r="D144">
         <v>31</v>
       </c>
       <c r="E144" t="s">
         <v>126</v>
       </c>
       <c r="F144" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>71</v>
       </c>
       <c r="F145" t="s">
         <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5199,51 +5199,51 @@
       </c>
       <c r="C23" t="s">
         <v>279</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>280</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>281</v>
       </c>
       <c r="F24" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>283</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
@@ -5259,91 +5259,91 @@
       </c>
       <c r="C26" t="s">
         <v>284</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>229</v>
       </c>
       <c r="F26" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>285</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>244</v>
       </c>
       <c r="F27" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>287</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>288</v>
       </c>
       <c r="D29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>289</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
@@ -5379,51 +5379,51 @@
       </c>
       <c r="C32" t="s">
         <v>292</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>293</v>
       </c>
       <c r="D33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>295</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>244</v>
       </c>
       <c r="F34" t="s">
@@ -5799,51 +5799,51 @@
       </c>
       <c r="C53" t="s">
         <v>326</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>244</v>
       </c>
       <c r="F53" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>328</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>74</v>
       </c>
       <c r="F54" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>329</v>
       </c>
       <c r="D55">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -5899,51 +5899,51 @@
       </c>
       <c r="C58" t="s">
         <v>334</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>281</v>
       </c>
       <c r="F58" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>335</v>
       </c>
       <c r="D59">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>336</v>
       </c>
       <c r="D60">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>281</v>
       </c>
       <c r="F60" t="s">
@@ -6170,51 +6170,51 @@
       </c>
       <c r="C72" t="s">
         <v>353</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>244</v>
       </c>
       <c r="F72" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>354</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>71</v>
       </c>
       <c r="F73" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>356</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>124</v>
       </c>
     </row>
@@ -6387,51 +6387,51 @@
       </c>
       <c r="C83" t="s">
         <v>368</v>
       </c>
       <c r="D83">
         <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>340</v>
       </c>
       <c r="F83" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>370</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>371</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>95</v>
       </c>
       <c r="F85" t="s">
@@ -6447,51 +6447,51 @@
       </c>
       <c r="C86" t="s">
         <v>372</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>43</v>
       </c>
       <c r="F86" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>374</v>
       </c>
       <c r="D87">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>244</v>
       </c>
       <c r="F87" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>375</v>
       </c>
       <c r="D88">
         <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>43</v>
       </c>
       <c r="F88" t="s">
@@ -7462,51 +7462,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>445</v>
       </c>
       <c r="D139">
         <v>32</v>
       </c>
       <c r="E139" t="s">
         <v>340</v>
       </c>
       <c r="F139" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>446</v>
       </c>
       <c r="D140">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>447</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>27</v>
       </c>
       <c r="F141" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
@@ -7595,51 +7595,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>456</v>
       </c>
       <c r="D147">
         <v>32</v>
       </c>
       <c r="E147" t="s">
         <v>177</v>
       </c>
       <c r="F147" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>457</v>
       </c>
       <c r="D148">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E148" t="s">
         <v>43</v>
       </c>
       <c r="F148" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>459</v>
       </c>
       <c r="D149">
         <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
@@ -7677,51 +7677,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>463</v>
       </c>
       <c r="D152">
         <v>31</v>
       </c>
       <c r="E152" t="s">
         <v>30</v>
       </c>
       <c r="F152" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>464</v>
       </c>
       <c r="D153">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E153" t="s">
         <v>124</v>
       </c>
       <c r="F153" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>465</v>
       </c>
       <c r="D154">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>363</v>
       </c>
     </row>
@@ -7745,51 +7745,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>467</v>
       </c>
       <c r="D156">
         <v>31</v>
       </c>
       <c r="E156" t="s">
         <v>124</v>
       </c>
       <c r="F156" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>469</v>
       </c>
       <c r="D157">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>470</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>471</v>
@@ -7954,85 +7954,85 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>486</v>
       </c>
       <c r="D169">
         <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>340</v>
       </c>
       <c r="F169" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>487</v>
       </c>
       <c r="D170">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E170" t="s">
         <v>124</v>
       </c>
       <c r="F170" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>489</v>
       </c>
       <c r="D171">
         <v>32</v>
       </c>
       <c r="E171" t="s">
         <v>124</v>
       </c>
       <c r="F171" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>491</v>
       </c>
       <c r="D172">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E172" t="s">
         <v>197</v>
       </c>
       <c r="F172" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>492</v>
       </c>
       <c r="D173">
         <v>31</v>
       </c>
       <c r="E173" t="s">
         <v>71</v>
       </c>
       <c r="F173" t="s">
         <v>227</v>
       </c>
     </row>
@@ -8073,51 +8073,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>496</v>
       </c>
       <c r="D176">
         <v>30</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>497</v>
       </c>
       <c r="D177">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="F177" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>499</v>
       </c>
       <c r="D178">
         <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>80</v>
       </c>
     </row>
@@ -8138,51 +8138,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>501</v>
       </c>
       <c r="D180">
         <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>205</v>
       </c>
       <c r="F180" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>502</v>
       </c>
       <c r="D181">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E181" t="s">
         <v>71</v>
       </c>
       <c r="F181" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>503</v>
       </c>
       <c r="D182">
         <v>30</v>
       </c>
       <c r="E182" t="s">
         <v>124</v>
       </c>
       <c r="F182" t="s">
         <v>415</v>
       </c>
     </row>
@@ -8257,102 +8257,102 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>509</v>
       </c>
       <c r="D187">
         <v>32</v>
       </c>
       <c r="E187" t="s">
         <v>510</v>
       </c>
       <c r="F187" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>511</v>
       </c>
       <c r="D188">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E188" t="s">
         <v>126</v>
       </c>
       <c r="F188" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>512</v>
       </c>
       <c r="D189">
         <v>30</v>
       </c>
       <c r="E189" t="s">
         <v>71</v>
       </c>
       <c r="F189" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>513</v>
       </c>
       <c r="D190">
         <v>29</v>
       </c>
       <c r="E190" t="s">
         <v>30</v>
       </c>
       <c r="F190" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>514</v>
       </c>
       <c r="D191">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E191" t="s">
         <v>71</v>
       </c>
       <c r="F191" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>515</v>
       </c>
       <c r="D192">
         <v>30</v>
       </c>
       <c r="E192" t="s">
         <v>71</v>
       </c>
       <c r="F192" t="s">
         <v>516</v>
       </c>
     </row>