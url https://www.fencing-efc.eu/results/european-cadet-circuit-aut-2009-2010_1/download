--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1070,51 +1070,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1339,85 +1339,85 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
         <v>33</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>52</v>
       </c>
       <c r="F26" t="s">
         <v>60</v>
       </c>
     </row>
@@ -1577,51 +1577,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
         <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
       <c r="F36" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>45</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
       <c r="F38" t="s">
         <v>83</v>
       </c>
     </row>
@@ -1982,51 +1982,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
       <c r="F62" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
@@ -2197,51 +2197,51 @@
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>139</v>
       </c>
       <c r="D73">
         <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>140</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>73</v>
       </c>
       <c r="F74" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>141</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>142</v>
       </c>
     </row>
@@ -2361,85 +2361,85 @@
         <v>152</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>153</v>
       </c>
       <c r="D83">
         <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>154</v>
       </c>
       <c r="D84">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>118</v>
       </c>
       <c r="F84" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>157</v>
       </c>
       <c r="D86">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
         <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
@@ -2502,51 +2502,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>165</v>
       </c>
       <c r="D92">
         <v>33</v>
       </c>
       <c r="E92" t="s">
         <v>73</v>
       </c>
       <c r="F92" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>166</v>
       </c>
       <c r="D93">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E93" t="s">
         <v>111</v>
       </c>
       <c r="F93" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>131</v>
       </c>
       <c r="F94" t="s">
         <v>168</v>
       </c>
     </row>
@@ -2655,51 +2655,51 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>178</v>
       </c>
       <c r="D101">
         <v>33</v>
       </c>
       <c r="E101" t="s">
         <v>38</v>
       </c>
       <c r="F101" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>118</v>
       </c>
       <c r="F102" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>180</v>
       </c>
       <c r="D103">
         <v>32</v>
       </c>
       <c r="E103" t="s">
         <v>52</v>
       </c>
       <c r="F103" t="s">
         <v>181</v>
       </c>
     </row>