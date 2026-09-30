--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2977,51 +2977,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3208,51 +3208,51 @@
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" t="s">
@@ -3762,51 +3762,51 @@
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>90</v>
       </c>
       <c r="F41" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>92</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>36</v>
       </c>
       <c r="F42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>94</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
@@ -3899,51 +3899,51 @@
       </c>
       <c r="C48" t="s">
         <v>105</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>75</v>
       </c>
       <c r="F48" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>107</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>75</v>
       </c>
       <c r="F49" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>108</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>36</v>
       </c>
       <c r="F50" t="s">
@@ -3959,51 +3959,51 @@
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>110</v>
       </c>
       <c r="F51" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>112</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>22</v>
       </c>
       <c r="F52" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>114</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>115</v>
       </c>
       <c r="F53" t="s">
@@ -5423,51 +5423,51 @@
       </c>
       <c r="C4" t="s">
         <v>191</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>192</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>193</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
@@ -5603,51 +5603,51 @@
       </c>
       <c r="C13" t="s">
         <v>205</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>207</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>209</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5660,51 +5660,51 @@
       </c>
       <c r="C16" t="s">
         <v>210</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>110</v>
       </c>
       <c r="F16" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>212</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>65</v>
       </c>
       <c r="F17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>213</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
@@ -6424,51 +6424,51 @@
         <v>231</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>276</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>277</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>46</v>
       </c>
       <c r="F57" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>278</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>128</v>
       </c>
       <c r="F58" t="s">
         <v>279</v>
       </c>
     </row>
@@ -6492,51 +6492,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>282</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
       <c r="F60" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>284</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>122</v>
       </c>
       <c r="F61" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>285</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>115</v>
       </c>
       <c r="F62" t="s">
         <v>286</v>
       </c>
     </row>
@@ -6680,51 +6680,51 @@
       </c>
       <c r="C4" t="s">
         <v>295</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>222</v>
       </c>
       <c r="F4" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>297</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>298</v>
       </c>
       <c r="F5" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>300</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -6840,51 +6840,51 @@
       </c>
       <c r="C12" t="s">
         <v>310</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>312</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>314</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
@@ -6920,51 +6920,51 @@
       </c>
       <c r="C16" t="s">
         <v>317</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>75</v>
       </c>
       <c r="F16" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>319</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>321</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18" t="s">
@@ -7411,151 +7411,151 @@
       </c>
       <c r="C41" t="s">
         <v>360</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>33</v>
       </c>
       <c r="F41" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>362</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>298</v>
       </c>
       <c r="F42" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>363</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>350</v>
       </c>
       <c r="F43" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>365</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>167</v>
       </c>
       <c r="F44" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>367</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>369</v>
       </c>
       <c r="D46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
       <c r="F46" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>371</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>373</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>167</v>
       </c>
     </row>
@@ -8062,71 +8062,71 @@
       </c>
       <c r="C74" t="s">
         <v>419</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>128</v>
       </c>
       <c r="F74" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>421</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>167</v>
       </c>
       <c r="F75" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>423</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>102</v>
       </c>
       <c r="F76" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>425</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>22</v>
       </c>
       <c r="F77" t="s">
@@ -8162,51 +8162,51 @@
       </c>
       <c r="C79" t="s">
         <v>428</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>357</v>
       </c>
       <c r="F79" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>430</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>75</v>
       </c>
       <c r="F80" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>432</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
     </row>
@@ -8259,51 +8259,51 @@
       </c>
       <c r="C84" t="s">
         <v>436</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>437</v>
       </c>
       <c r="D85">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>87</v>
       </c>
       <c r="F85" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>439</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>87</v>
       </c>
       <c r="F86" t="s">
         <v>440</v>
       </c>
     </row>
@@ -8494,116 +8494,116 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>459</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>394</v>
       </c>
       <c r="F98" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>460</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>461</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>143</v>
       </c>
       <c r="F100" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>462</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>139</v>
       </c>
       <c r="F101" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>464</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>148</v>
       </c>
       <c r="F102" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>466</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>115</v>
       </c>
       <c r="F103" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>468</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>87</v>
       </c>
       <c r="F104" t="s">
         <v>440</v>
       </c>
     </row>
@@ -8627,99 +8627,99 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>470</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>39</v>
       </c>
       <c r="F106" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>472</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>350</v>
       </c>
       <c r="F107" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>474</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>50</v>
       </c>
       <c r="F108" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>475</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>476</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>143</v>
       </c>
       <c r="F110" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>477</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>128</v>
       </c>
       <c r="F111" t="s">
         <v>478</v>
       </c>
     </row>
@@ -8943,51 +8943,51 @@
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>490</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>491</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>492</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
@@ -9414,51 +9414,51 @@
       </c>
       <c r="C33" t="s">
         <v>519</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>520</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>87</v>
       </c>
       <c r="F34" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>522</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>110</v>
       </c>
       <c r="F35" t="s">
@@ -9514,51 +9514,51 @@
       </c>
       <c r="C38" t="s">
         <v>526</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>128</v>
       </c>
       <c r="F38" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>528</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>530</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>115</v>
       </c>
       <c r="F40" t="s">
@@ -9594,91 +9594,91 @@
       </c>
       <c r="C42" t="s">
         <v>532</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>115</v>
       </c>
       <c r="F42" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>533</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>222</v>
       </c>
       <c r="F43" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>534</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>233</v>
       </c>
       <c r="F44" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>536</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>537</v>
       </c>
       <c r="F45" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>539</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
@@ -9791,51 +9791,51 @@
       </c>
       <c r="C52" t="s">
         <v>546</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>233</v>
       </c>
       <c r="F52" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>547</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>548</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>233</v>
       </c>
       <c r="F54" t="s">
         <v>247</v>
       </c>
     </row>
@@ -9945,51 +9945,51 @@
       </c>
       <c r="C60" t="s">
         <v>555</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>90</v>
       </c>
       <c r="F60" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>557</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>75</v>
       </c>
       <c r="F61" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>559</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>33</v>
       </c>
       <c r="F62" t="s">
@@ -10118,51 +10118,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>569</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>46</v>
       </c>
       <c r="F70" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>571</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>53</v>
       </c>
       <c r="F71" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>572</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>128</v>
       </c>
       <c r="F72" t="s">
         <v>180</v>
       </c>
     </row>
@@ -10217,51 +10217,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>577</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>110</v>
       </c>
       <c r="F76" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>579</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>75</v>
       </c>
       <c r="F77" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>580</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>68</v>
       </c>
       <c r="F78" t="s">
         <v>409</v>
       </c>
     </row>
@@ -10362,51 +10362,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>585</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>587</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -10479,51 +10479,51 @@
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>593</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>594</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>595</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
@@ -10656,51 +10656,51 @@
       </c>
       <c r="C16" t="s">
         <v>605</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>607</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>608</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -10896,51 +10896,51 @@
       </c>
       <c r="C28" t="s">
         <v>624</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>298</v>
       </c>
       <c r="F28" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>625</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>626</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
       <c r="F30" t="s">
@@ -11016,51 +11016,51 @@
       </c>
       <c r="C34" t="s">
         <v>632</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>110</v>
       </c>
       <c r="F34" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>634</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>635</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>128</v>
       </c>
       <c r="F36" t="s">
@@ -11093,51 +11093,51 @@
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>639</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>640</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>75</v>
       </c>
       <c r="F39" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>641</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40" t="s">
@@ -11447,51 +11447,51 @@
       </c>
       <c r="C56" t="s">
         <v>661</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>663</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>357</v>
       </c>
       <c r="F57" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>664</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>115</v>
       </c>
       <c r="F58" t="s">
@@ -11544,71 +11544,71 @@
       </c>
       <c r="C61" t="s">
         <v>668</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>110</v>
       </c>
       <c r="F61" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>669</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>222</v>
       </c>
       <c r="F62" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>670</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>110</v>
       </c>
       <c r="F63" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>672</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
     </row>
@@ -11795,111 +11795,111 @@
       </c>
       <c r="C74" t="s">
         <v>682</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>115</v>
       </c>
       <c r="F74" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>683</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>68</v>
       </c>
       <c r="F75" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>684</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>298</v>
       </c>
       <c r="F76" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>685</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>686</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>687</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
@@ -11971,51 +11971,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>693</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>115</v>
       </c>
       <c r="F84" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>694</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>357</v>
       </c>
       <c r="F85" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>695</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>696</v>
       </c>
     </row>
@@ -12090,51 +12090,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>702</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>128</v>
       </c>
       <c r="F91" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>703</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>90</v>
       </c>
       <c r="F92" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>705</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>102</v>
       </c>
       <c r="F93" t="s">
         <v>399</v>
       </c>
     </row>
@@ -12217,82 +12217,82 @@
         <v>712</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>713</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>714</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>350</v>
       </c>
       <c r="F100" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>715</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>716</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>350</v>
       </c>
       <c r="F102" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>717</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>90</v>
       </c>
       <c r="F103" t="s">
         <v>397</v>
       </c>
     </row>
@@ -12901,51 +12901,51 @@
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>751</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>752</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>22</v>
       </c>
       <c r="F31" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>753</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
@@ -13001,51 +13001,51 @@
       </c>
       <c r="C35" t="s">
         <v>757</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
       <c r="F35" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>758</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>36</v>
       </c>
       <c r="F36" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>759</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>139</v>
       </c>
       <c r="F37" t="s">
@@ -13161,91 +13161,91 @@
       </c>
       <c r="C43" t="s">
         <v>767</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>53</v>
       </c>
       <c r="F43" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>768</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>770</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="F45" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>772</v>
       </c>
       <c r="D46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>774</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>46</v>
       </c>
     </row>
@@ -13403,102 +13403,102 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>785</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>90</v>
       </c>
       <c r="F56" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>786</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>65</v>
       </c>
       <c r="F57" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>787</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>42</v>
       </c>
       <c r="F58" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>789</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>761</v>
       </c>
       <c r="F59" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>791</v>
       </c>
       <c r="D60">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>761</v>
       </c>
       <c r="F60" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>792</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>793</v>
       </c>
     </row>
@@ -13522,51 +13522,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>796</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>42</v>
       </c>
       <c r="F63" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>797</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>798</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>143</v>
       </c>
       <c r="F65" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>