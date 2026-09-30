--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3330,91 +3330,91 @@
       </c>
       <c r="C35" t="s">
         <v>80</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>81</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>83</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>84</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>64</v>
       </c>
       <c r="F37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>85</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>68</v>
       </c>
       <c r="F38" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>87</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>88</v>
       </c>
       <c r="F39" t="s">
@@ -3490,91 +3490,91 @@
       </c>
       <c r="C43" t="s">
         <v>94</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="F43" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>96</v>
       </c>
       <c r="D44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>98</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>99</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>100</v>
       </c>
       <c r="F47" t="s">
         <v>101</v>
       </c>
     </row>
@@ -3587,51 +3587,51 @@
       </c>
       <c r="C48" t="s">
         <v>102</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>78</v>
       </c>
       <c r="F48" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>71</v>
       </c>
       <c r="F49" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>106</v>
       </c>
     </row>
@@ -4142,51 +4142,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>153</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>128</v>
       </c>
       <c r="F78" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>155</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>156</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>88</v>
       </c>
       <c r="F80" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
@@ -4224,51 +4224,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>161</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>100</v>
       </c>
       <c r="F83" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>162</v>
       </c>
       <c r="D84">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>164</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>136</v>
       </c>
       <c r="F85" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4590,91 +4590,91 @@
       </c>
       <c r="C8" t="s">
         <v>172</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>68</v>
       </c>
       <c r="F8" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>173</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>175</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>177</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>68</v>
       </c>
       <c r="F11" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>178</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
@@ -4690,51 +4690,51 @@
       </c>
       <c r="C13" t="s">
         <v>179</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>180</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>182</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -4750,51 +4750,51 @@
       </c>
       <c r="C16" t="s">
         <v>184</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>185</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>56</v>
       </c>
       <c r="F17" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>187</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>188</v>
       </c>
       <c r="F18" t="s">
@@ -4910,51 +4910,51 @@
       </c>
       <c r="C24" t="s">
         <v>197</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>68</v>
       </c>
       <c r="F24" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>199</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>200</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
@@ -5187,51 +5187,51 @@
       </c>
       <c r="C38" t="s">
         <v>217</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>78</v>
       </c>
       <c r="F38" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>219</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>61</v>
       </c>
       <c r="F39" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>220</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>128</v>
       </c>
       <c r="F40" t="s">
@@ -5267,51 +5267,51 @@
       </c>
       <c r="C42" t="s">
         <v>222</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>100</v>
       </c>
       <c r="F42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>223</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>224</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>225</v>
       </c>
     </row>
@@ -5424,51 +5424,51 @@
       </c>
       <c r="C50" t="s">
         <v>232</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>81</v>
       </c>
       <c r="F50" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>233</v>
       </c>
       <c r="D51">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
       <c r="F51" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>234</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>44</v>
       </c>
       <c r="F52" t="s">
         <v>45</v>
       </c>
     </row>
@@ -5554,51 +5554,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>240</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>241</v>
       </c>
       <c r="F58" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>243</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>131</v>
       </c>
       <c r="F59" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>245</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>246</v>
       </c>
       <c r="F60" t="s">
         <v>247</v>
       </c>
     </row>
@@ -6095,51 +6095,51 @@
       </c>
       <c r="C16" t="s">
         <v>284</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>78</v>
       </c>
       <c r="F16" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>286</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>287</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
@@ -6175,51 +6175,51 @@
       </c>
       <c r="C20" t="s">
         <v>291</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>293</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>294</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>64</v>
       </c>
       <c r="F22" t="s">
@@ -6332,51 +6332,51 @@
       </c>
       <c r="C28" t="s">
         <v>306</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>307</v>
       </c>
       <c r="F28" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>309</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>310</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>68</v>
       </c>
       <c r="F30" t="s">
@@ -6612,51 +6612,51 @@
       </c>
       <c r="C42" t="s">
         <v>331</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>64</v>
       </c>
       <c r="F42" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>333</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>56</v>
       </c>
       <c r="F43" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>335</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>71</v>
       </c>
     </row>
@@ -6983,51 +6983,51 @@
       </c>
       <c r="C61" t="s">
         <v>367</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>37</v>
       </c>
       <c r="F61" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>369</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>44</v>
       </c>
       <c r="F62" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>371</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>357</v>
       </c>
       <c r="F63" t="s">
@@ -7137,116 +7137,116 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>380</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>381</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>68</v>
       </c>
       <c r="F70" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>382</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>326</v>
       </c>
       <c r="F71" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>383</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>384</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>361</v>
       </c>
       <c r="F73" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>386</v>
       </c>
       <c r="D74">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>131</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>387</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>81</v>
       </c>
       <c r="F75" t="s">
         <v>143</v>
       </c>
     </row>
@@ -7335,51 +7335,51 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>395</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>188</v>
       </c>
       <c r="F81" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>397</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>128</v>
       </c>
       <c r="F82" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>399</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>128</v>
       </c>
       <c r="F83" t="s">
         <v>398</v>
       </c>
     </row>
@@ -7437,51 +7437,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>405</v>
       </c>
       <c r="D87">
         <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>407</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>81</v>
       </c>
       <c r="F88" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>408</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>188</v>
       </c>
       <c r="F89" t="s">
         <v>409</v>
       </c>
     </row>
@@ -7588,51 +7588,51 @@
       </c>
       <c r="C3" t="s">
         <v>413</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>414</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>416</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -7765,91 +7765,91 @@
       </c>
       <c r="C12" t="s">
         <v>426</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>56</v>
       </c>
       <c r="F12" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>428</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>430</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>431</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>432</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
@@ -7865,51 +7865,51 @@
       </c>
       <c r="C17" t="s">
         <v>434</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>56</v>
       </c>
       <c r="F17" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>436</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>438</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
@@ -8062,51 +8062,51 @@
       </c>
       <c r="C27" t="s">
         <v>452</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>454</v>
       </c>
       <c r="D28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>456</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>56</v>
       </c>
       <c r="F29" t="s">
@@ -8276,51 +8276,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>472</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>88</v>
       </c>
       <c r="F38" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>474</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>475</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>476</v>
@@ -8731,51 +8731,51 @@
       </c>
       <c r="C12" t="s">
         <v>504</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>505</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>56</v>
       </c>
       <c r="F13" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>506</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>71</v>
       </c>
       <c r="F14" t="s">
@@ -8965,91 +8965,91 @@
       </c>
       <c r="C24" t="s">
         <v>521</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>523</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>61</v>
       </c>
       <c r="F25" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>525</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>526</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>188</v>
       </c>
       <c r="F27" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>527</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>71</v>
       </c>
       <c r="F28" t="s">
@@ -9253,51 +9253,51 @@
       </c>
       <c r="C39" t="s">
         <v>542</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>188</v>
       </c>
       <c r="F39" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>544</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>545</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
@@ -9390,51 +9390,51 @@
       </c>
       <c r="C46" t="s">
         <v>551</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>64</v>
       </c>
       <c r="F46" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>553</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>554</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>361</v>
       </c>
       <c r="F48" t="s">
@@ -9645,51 +9645,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>571</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>68</v>
       </c>
       <c r="F61" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>572</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>573</v>
       </c>
       <c r="F62" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>575</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>482</v>
       </c>
     </row>
@@ -10170,51 +10170,51 @@
       </c>
       <c r="C21" t="s">
         <v>608</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>609</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>128</v>
       </c>
       <c r="F22" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>610</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>61</v>
       </c>
       <c r="F23" t="s">
@@ -10404,51 +10404,51 @@
       </c>
       <c r="C33" t="s">
         <v>624</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>625</v>
       </c>
       <c r="F33" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>627</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>241</v>
       </c>
       <c r="F34" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>628</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="F35" t="s">
@@ -10504,51 +10504,51 @@
       </c>
       <c r="C38" t="s">
         <v>632</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>633</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>44</v>
       </c>
       <c r="F39" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>634</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
@@ -10644,51 +10644,51 @@
       </c>
       <c r="C45" t="s">
         <v>48</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>641</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>642</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>88</v>
       </c>
     </row>
@@ -10741,51 +10741,51 @@
       </c>
       <c r="C50" t="s">
         <v>646</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>648</v>
       </c>
       <c r="D51">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>649</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>56</v>
       </c>
       <c r="F52" t="s">
@@ -11095,51 +11095,51 @@
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>673</v>
       </c>
       <c r="D68">
         <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>674</v>
       </c>
       <c r="D69">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>78</v>
       </c>
       <c r="F69" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>675</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>61</v>
       </c>
       <c r="F70" t="s">
@@ -11155,51 +11155,51 @@
       </c>
       <c r="C71" t="s">
         <v>676</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>64</v>
       </c>
       <c r="F71" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>678</v>
       </c>
       <c r="D72">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>679</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
@@ -11249,71 +11249,71 @@
       </c>
       <c r="C76" t="s">
         <v>683</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>684</v>
       </c>
       <c r="F76" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>686</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>297</v>
       </c>
       <c r="F77" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>688</v>
       </c>
       <c r="D78">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>88</v>
       </c>
       <c r="F78" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>690</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
       <c r="F79" t="s">
@@ -11584,51 +11584,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="C95" t="s">
         <v>712</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>68</v>
       </c>
       <c r="F95" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="C96" t="s">
         <v>714</v>
       </c>
       <c r="D96">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>715</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>71</v>
       </c>
       <c r="F97" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>