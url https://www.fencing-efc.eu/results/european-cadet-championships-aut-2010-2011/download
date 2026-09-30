--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -3097,51 +3097,51 @@
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
@@ -3177,51 +3177,51 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>57</v>
       </c>
       <c r="F25" t="s">
@@ -3237,51 +3237,51 @@
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
@@ -3537,51 +3537,51 @@
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
       <c r="F41" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>92</v>
       </c>
       <c r="F42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>94</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>95</v>
       </c>
       <c r="F43" t="s">
@@ -3694,136 +3694,136 @@
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>109</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>111</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>74</v>
       </c>
       <c r="F50" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>112</v>
       </c>
       <c r="D51">
         <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>54</v>
       </c>
       <c r="F51" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>114</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>115</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>117</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>118</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>69</v>
       </c>
       <c r="F55" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
         <v>83</v>
       </c>
     </row>
@@ -3881,51 +3881,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>126</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>127</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>95</v>
       </c>
       <c r="F61" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>129</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>77</v>
       </c>
       <c r="F62" t="s">
         <v>78</v>
       </c>
     </row>
@@ -4226,71 +4226,71 @@
       </c>
       <c r="C4" t="s">
         <v>140</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>142</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>144</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>145</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>146</v>
       </c>
     </row>
@@ -4303,91 +4303,91 @@
       </c>
       <c r="C8" t="s">
         <v>147</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>148</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>57</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>149</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>151</v>
       </c>
       <c r="D11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>152</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>98</v>
       </c>
     </row>
@@ -4400,51 +4400,51 @@
       </c>
       <c r="C13" t="s">
         <v>153</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>154</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>155</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
@@ -4660,51 +4660,51 @@
       </c>
       <c r="C26" t="s">
         <v>173</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>175</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>177</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>178</v>
       </c>
     </row>
@@ -4817,51 +4817,51 @@
       </c>
       <c r="C34" t="s">
         <v>191</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>193</v>
       </c>
       <c r="D35">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>194</v>
       </c>
       <c r="F35" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>196</v>
       </c>
       <c r="D36">
         <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>189</v>
       </c>
       <c r="F36" t="s">
@@ -4982,51 +4982,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>206</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>194</v>
       </c>
       <c r="F43" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>208</v>
       </c>
       <c r="D44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>210</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -5152,51 +5152,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>219</v>
       </c>
       <c r="D2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>220</v>
       </c>
       <c r="F2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>222</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>74</v>
       </c>
       <c r="F3" t="s">
@@ -5272,51 +5272,51 @@
       </c>
       <c r="C7" t="s">
         <v>230</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>232</v>
       </c>
       <c r="D8">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>233</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>234</v>
       </c>
       <c r="F9" t="s">
@@ -5349,51 +5349,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>238</v>
       </c>
       <c r="D11">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>239</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>240</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
@@ -5409,51 +5409,51 @@
       </c>
       <c r="C14" t="s">
         <v>242</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>69</v>
       </c>
       <c r="F14" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>244</v>
       </c>
       <c r="D15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>245</v>
       </c>
       <c r="F15" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>247</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>110</v>
       </c>
       <c r="F16" t="s">
@@ -5666,51 +5666,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>267</v>
       </c>
       <c r="D27">
         <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>268</v>
       </c>
       <c r="D28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>269</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
@@ -5886,91 +5886,91 @@
       </c>
       <c r="C38" t="s">
         <v>283</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>260</v>
       </c>
       <c r="F38" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>285</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>260</v>
       </c>
       <c r="F39" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>287</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>288</v>
       </c>
       <c r="F40" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>290</v>
       </c>
       <c r="D41">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>57</v>
       </c>
       <c r="F41" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>291</v>
       </c>
       <c r="D42">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
@@ -6006,51 +6006,51 @@
       </c>
       <c r="C44" t="s">
         <v>295</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>194</v>
       </c>
       <c r="F44" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>297</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>95</v>
       </c>
       <c r="F45" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>299</v>
       </c>
       <c r="D46">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>288</v>
       </c>
       <c r="F46" t="s">
@@ -6066,51 +6066,51 @@
       </c>
       <c r="C47" t="s">
         <v>301</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>107</v>
       </c>
       <c r="F47" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>303</v>
       </c>
       <c r="D48">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>305</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>306</v>
       </c>
       <c r="F49" t="s">
@@ -6406,51 +6406,51 @@
       </c>
       <c r="C64" t="s">
         <v>330</v>
       </c>
       <c r="D64">
         <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>331</v>
       </c>
       <c r="D65">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E65" t="s">
         <v>194</v>
       </c>
       <c r="F65" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>332</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>333</v>
       </c>
       <c r="F66" t="s">
@@ -6637,51 +6637,51 @@
       </c>
       <c r="C76" t="s">
         <v>352</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>217</v>
       </c>
       <c r="F76" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>354</v>
       </c>
       <c r="D77">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>107</v>
       </c>
       <c r="F77" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>356</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
@@ -6737,102 +6737,102 @@
       </c>
       <c r="C81" t="s">
         <v>360</v>
       </c>
       <c r="D81">
         <v>32</v>
       </c>
       <c r="E81" t="s">
         <v>77</v>
       </c>
       <c r="F81" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>362</v>
       </c>
       <c r="D82">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>74</v>
       </c>
       <c r="F82" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>363</v>
       </c>
       <c r="D83">
         <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>194</v>
       </c>
       <c r="F83" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>365</v>
       </c>
       <c r="D84">
         <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
       <c r="F84" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>366</v>
       </c>
       <c r="D85">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E85" t="s">
         <v>77</v>
       </c>
       <c r="F85" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>367</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>95</v>
       </c>
       <c r="F86" t="s">
         <v>368</v>
       </c>
     </row>
@@ -6856,85 +6856,85 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>371</v>
       </c>
       <c r="D88">
         <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>343</v>
       </c>
       <c r="F88" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>372</v>
       </c>
       <c r="D89">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>123</v>
       </c>
       <c r="F89" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>374</v>
       </c>
       <c r="D90">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>245</v>
       </c>
       <c r="F90" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>376</v>
       </c>
       <c r="D91">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>234</v>
       </c>
       <c r="F91" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>377</v>
       </c>
       <c r="D92">
         <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>95</v>
       </c>
       <c r="F92" t="s">
         <v>298</v>
       </c>
     </row>
@@ -7023,51 +7023,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>388</v>
       </c>
       <c r="D98">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>98</v>
       </c>
       <c r="F98" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="C99" t="s">
         <v>389</v>
       </c>
       <c r="D99">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>36</v>
       </c>
       <c r="F99" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>390</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>69</v>
       </c>
       <c r="F100" t="s">
         <v>391</v>
       </c>
     </row>
@@ -7533,51 +7533,51 @@
       </c>
       <c r="C16" t="s">
         <v>422</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>69</v>
       </c>
       <c r="F16" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>424</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>425</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
@@ -7693,51 +7693,51 @@
       </c>
       <c r="C24" t="s">
         <v>435</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>436</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>69</v>
       </c>
       <c r="F25" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>437</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
@@ -7833,51 +7833,51 @@
       </c>
       <c r="C31" t="s">
         <v>444</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>446</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>123</v>
       </c>
       <c r="F32" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>448</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
@@ -8113,51 +8113,51 @@
       </c>
       <c r="C45" t="s">
         <v>465</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>66</v>
       </c>
       <c r="F45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>466</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>98</v>
       </c>
       <c r="F46" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>467</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>44</v>
       </c>
       <c r="F47" t="s">
@@ -8353,51 +8353,51 @@
       </c>
       <c r="C57" t="s">
         <v>480</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>245</v>
       </c>
       <c r="F57" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>481</v>
       </c>
       <c r="D58">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E58" t="s">
         <v>95</v>
       </c>
       <c r="F58" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>483</v>
       </c>
       <c r="D59">
         <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
@@ -8811,102 +8811,102 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>516</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>189</v>
       </c>
       <c r="F82" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>518</v>
       </c>
       <c r="D83">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>77</v>
       </c>
       <c r="F83" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>519</v>
       </c>
       <c r="D84">
         <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>107</v>
       </c>
       <c r="F84" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>520</v>
       </c>
       <c r="D85">
         <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>95</v>
       </c>
       <c r="F85" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>521</v>
       </c>
       <c r="D86">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>44</v>
       </c>
       <c r="F86" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>522</v>
       </c>
       <c r="D87">
         <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>288</v>
       </c>
       <c r="F87" t="s">
         <v>523</v>
       </c>
     </row>
@@ -8981,51 +8981,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>530</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>18</v>
       </c>
       <c r="F92" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>531</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>98</v>
       </c>
       <c r="F93" t="s">
         <v>339</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9098,51 +9098,51 @@
       </c>
       <c r="C3" t="s">
         <v>533</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>534</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>535</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -9178,51 +9178,51 @@
       </c>
       <c r="C7" t="s">
         <v>537</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>538</v>
       </c>
       <c r="D8">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>57</v>
       </c>
       <c r="F8" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>539</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>92</v>
       </c>
     </row>
@@ -9375,51 +9375,51 @@
       </c>
       <c r="C17" t="s">
         <v>549</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>69</v>
       </c>
       <c r="F17" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>550</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>552</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
@@ -9455,51 +9455,51 @@
       </c>
       <c r="C21" t="s">
         <v>555</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>557</v>
       </c>
       <c r="D22">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>558</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
@@ -9515,51 +9515,51 @@
       </c>
       <c r="C24" t="s">
         <v>560</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>194</v>
       </c>
       <c r="F24" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>562</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="F25" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>563</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26" t="s">
@@ -9575,51 +9575,51 @@
       </c>
       <c r="C27" t="s">
         <v>565</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>566</v>
       </c>
       <c r="D28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>567</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>92</v>
       </c>
       <c r="F29" t="s">
@@ -9872,51 +9872,51 @@
       </c>
       <c r="C42" t="s">
         <v>584</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>98</v>
       </c>
       <c r="F42" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>586</v>
       </c>
       <c r="D43">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>189</v>
       </c>
       <c r="F43" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>588</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>69</v>
       </c>
       <c r="F44" t="s">
@@ -10103,51 +10103,51 @@
       </c>
       <c r="C54" t="s">
         <v>601</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>194</v>
       </c>
       <c r="F54" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>603</v>
       </c>
       <c r="D55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>28</v>
       </c>
       <c r="F55" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>605</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
@@ -10273,51 +10273,51 @@
         <v>189</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>618</v>
       </c>
       <c r="D64">
         <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>619</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>61</v>
       </c>
       <c r="F65" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>621</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>95</v>
       </c>
       <c r="F66" t="s">
         <v>622</v>
       </c>
     </row>
@@ -10803,51 +10803,51 @@
       </c>
       <c r="C16" t="s">
         <v>655</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>657</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>77</v>
       </c>
       <c r="F17" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>659</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
@@ -11403,91 +11403,91 @@
       </c>
       <c r="C46" t="s">
         <v>699</v>
       </c>
       <c r="D46">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>288</v>
       </c>
       <c r="F46" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>701</v>
       </c>
       <c r="D47">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>343</v>
       </c>
       <c r="F47" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>702</v>
       </c>
       <c r="D48">
         <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>703</v>
       </c>
       <c r="F48" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>705</v>
       </c>
       <c r="D49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>706</v>
       </c>
       <c r="D50">
         <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>74</v>
       </c>
       <c r="F50" t="s">
@@ -12035,102 +12035,102 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>746</v>
       </c>
       <c r="D80">
         <v>32</v>
       </c>
       <c r="E80" t="s">
         <v>288</v>
       </c>
       <c r="F80" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>747</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>69</v>
       </c>
       <c r="F81" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>748</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>288</v>
       </c>
       <c r="F82" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>749</v>
       </c>
       <c r="D83">
         <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>123</v>
       </c>
       <c r="F83" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>750</v>
       </c>
       <c r="D84">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>751</v>
       </c>
       <c r="D85">
         <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>77</v>
       </c>
       <c r="F85" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>