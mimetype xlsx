--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2519,68 +2519,68 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2669,51 +2669,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2839,153 +2839,153 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>63</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3162,51 +3162,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>85</v>
       </c>
       <c r="F41" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>77</v>
       </c>
       <c r="F42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>90</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
@@ -3230,51 +3230,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>85</v>
       </c>
       <c r="F45" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>94</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>95</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3941,51 +3941,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>99</v>
       </c>
       <c r="D2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" t="s">
         <v>100</v>
       </c>
       <c r="F2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>102</v>
       </c>
       <c r="D3">
         <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>103</v>
       </c>
       <c r="F3" t="s">
         <v>104</v>
       </c>
     </row>
@@ -4173,68 +4173,68 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>122</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>123</v>
       </c>
       <c r="F15" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>125</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>127</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>129</v>
       </c>
       <c r="D18">
         <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>130</v>
       </c>
     </row>
@@ -4351,51 +4351,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>142</v>
       </c>
       <c r="D26">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>143</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>144</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
@@ -4481,51 +4481,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>154</v>
       </c>
       <c r="D34">
         <v>37</v>
       </c>
       <c r="E34" t="s">
         <v>103</v>
       </c>
       <c r="F34" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>155</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>145</v>
       </c>
       <c r="F35" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>157</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>123</v>
       </c>
       <c r="F36" t="s">
         <v>158</v>
       </c>
     </row>
@@ -4577,51 +4577,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>164</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>166</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>167</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>77</v>
       </c>
       <c r="F42" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
@@ -4882,51 +4882,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>193</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>194</v>
       </c>
       <c r="F59" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="C60" t="s">
         <v>196</v>
       </c>
       <c r="D60">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E60" t="s">
         <v>194</v>
       </c>
       <c r="F60" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>198</v>
       </c>
       <c r="D61">
         <v>36</v>
       </c>
       <c r="E61" t="s">
         <v>194</v>
       </c>
       <c r="F61" t="s">
         <v>199</v>
       </c>
     </row>
@@ -5089,51 +5089,51 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>210</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>211</v>
       </c>
       <c r="F8" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>213</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>215</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>211</v>
       </c>
       <c r="F10" t="s">
         <v>216</v>
       </c>
     </row>
@@ -5188,82 +5188,82 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>223</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>211</v>
       </c>
       <c r="F14" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>224</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>225</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>226</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>227</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>53</v>
       </c>
     </row>
@@ -5304,51 +5304,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>232</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>233</v>
       </c>
       <c r="F21" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>235</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="F22" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>237</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>238</v>
       </c>
       <c r="F23" t="s">
         <v>239</v>
       </c>
     </row>
@@ -5556,51 +5556,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>260</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>261</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>262</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>103</v>
       </c>
       <c r="F38" t="s">
         <v>263</v>
       </c>
     </row>
@@ -5641,51 +5641,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>267</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>100</v>
       </c>
       <c r="F41" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>268</v>
       </c>
       <c r="D42">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>269</v>
       </c>
       <c r="D43">
         <v>42</v>
       </c>
       <c r="E43" t="s">
         <v>270</v>
       </c>
       <c r="F43" t="s">
         <v>271</v>
       </c>
     </row>
@@ -5709,51 +5709,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>275</v>
       </c>
       <c r="D45">
         <v>33</v>
       </c>
       <c r="E45" t="s">
         <v>103</v>
       </c>
       <c r="F45" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>277</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>278</v>
       </c>
       <c r="F46" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>280</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>281</v>
       </c>
     </row>
@@ -5774,68 +5774,68 @@
         <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>283</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>284</v>
       </c>
       <c r="D50">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>273</v>
       </c>
       <c r="F50" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>285</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>286</v>
       </c>
       <c r="D52">
         <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>278</v>
       </c>
       <c r="F52" t="s">
         <v>287</v>
       </c>
     </row>
@@ -6173,51 +6173,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>317</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>319</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>250</v>
       </c>
       <c r="F74" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>321</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>170</v>
       </c>
     </row>
@@ -6680,51 +6680,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>360</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>361</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>363</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>364</v>
       </c>
     </row>
@@ -6850,51 +6850,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>374</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>375</v>
       </c>
       <c r="D36">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>326</v>
       </c>
       <c r="F36" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>376</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>30</v>
       </c>
       <c r="F37" t="s">
         <v>57</v>
       </c>
     </row>
@@ -7351,51 +7351,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>415</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>416</v>
       </c>
       <c r="F65" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>418</v>
       </c>
       <c r="D66">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>85</v>
       </c>
       <c r="F66" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>419</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
@@ -7481,102 +7481,102 @@
         <v>51</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>425</v>
       </c>
       <c r="D73">
         <v>40</v>
       </c>
       <c r="E73" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>426</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>85</v>
       </c>
       <c r="F74" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>427</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>85</v>
       </c>
       <c r="F75" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>428</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>145</v>
       </c>
       <c r="F76" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>430</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>291</v>
       </c>
       <c r="F77" t="s">
         <v>431</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7793,51 +7793,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>447</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>448</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>450</v>
       </c>
       <c r="D14">
         <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>451</v>
       </c>
     </row>
@@ -7858,51 +7858,51 @@
         <v>453</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>454</v>
       </c>
       <c r="D16">
         <v>41</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>455</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>80</v>
       </c>
       <c r="F17" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>457</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>100</v>
       </c>
       <c r="F18" t="s">
         <v>339</v>
       </c>
     </row>
@@ -8076,51 +8076,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>473</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>100</v>
       </c>
       <c r="F29" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>474</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>211</v>
       </c>
       <c r="F30" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>475</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>250</v>
       </c>
       <c r="F31" t="s">
         <v>476</v>
       </c>
     </row>
@@ -8263,68 +8263,68 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>491</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>233</v>
       </c>
       <c r="F40" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>492</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>493</v>
       </c>
       <c r="D42">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E42" t="s">
         <v>100</v>
       </c>
       <c r="F42" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>495</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
@@ -8359,85 +8359,85 @@
         <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>498</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>499</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>77</v>
       </c>
       <c r="F47" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>501</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>503</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>504</v>
       </c>
       <c r="D50">
         <v>42</v>
       </c>
       <c r="E50" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>505</v>
@@ -8585,51 +8585,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>519</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>238</v>
       </c>
       <c r="F60" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>521</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>218</v>
       </c>
       <c r="F61" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>522</v>
       </c>
       <c r="D62">
         <v>35</v>
       </c>
       <c r="E62" t="s">
         <v>74</v>
       </c>
       <c r="F62" t="s">
         <v>464</v>
       </c>
     </row>
@@ -8718,51 +8718,51 @@
         <v>462</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>528</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>529</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>80</v>
       </c>
       <c r="F69" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>530</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>291</v>
       </c>
       <c r="F70" t="s">
         <v>431</v>
       </c>
     </row>
@@ -8797,51 +8797,51 @@
         <v>520</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>533</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>534</v>
       </c>
       <c r="D74">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E74" t="s">
         <v>278</v>
       </c>
       <c r="F74" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>535</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>326</v>
       </c>
       <c r="F75" t="s">
         <v>462</v>
       </c>
     </row>
@@ -8978,147 +8978,147 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>550</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>145</v>
       </c>
       <c r="F84" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>551</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>552</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>270</v>
       </c>
       <c r="F86" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>553</v>
       </c>
       <c r="D87">
         <v>39</v>
       </c>
       <c r="E87" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>554</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>291</v>
       </c>
       <c r="F88" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>555</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>379</v>
       </c>
       <c r="F89" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>556</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>100</v>
       </c>
       <c r="F90" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>557</v>
       </c>
       <c r="D91">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E91" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>559</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>50</v>
       </c>
       <c r="F92" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
@@ -9241,51 +9241,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>567</v>
       </c>
       <c r="D2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>568</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -9357,51 +9357,51 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>574</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>575</v>
       </c>
       <c r="D9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>576</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>145</v>
       </c>
       <c r="F10" t="s">
         <v>156</v>
       </c>
     </row>
@@ -9640,51 +9640,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="C25" t="s">
         <v>594</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>74</v>
       </c>
       <c r="F25" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>596</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>597</v>
       </c>
       <c r="D27">
         <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
         <v>133</v>
       </c>
     </row>
@@ -9804,51 +9804,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>607</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>123</v>
       </c>
       <c r="F35" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>609</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>103</v>
       </c>
       <c r="F36" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>610</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>126</v>
       </c>
     </row>