--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1565,51 +1565,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>45</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1972,51 +1972,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E32" t="s">
         <v>68</v>
       </c>
       <c r="F32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
@@ -2391,51 +2391,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>104</v>
       </c>
       <c r="D17">
         <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>105</v>
       </c>
       <c r="F17" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>107</v>
       </c>
       <c r="D18">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>109</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -2552,51 +2552,51 @@
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>125</v>
       </c>
       <c r="D27">
         <v>43</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>126</v>
       </c>
       <c r="D28">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>127</v>
       </c>
       <c r="D29">
         <v>33</v>
       </c>
       <c r="E29" t="s">
         <v>46</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3101,65 +3101,65 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>170</v>
       </c>
       <c r="D21">
         <v>36</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>171</v>
       </c>
       <c r="D22">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>172</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>173</v>
       </c>
       <c r="D24">
         <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -3211,99 +3211,99 @@
         <v>177</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>178</v>
       </c>
       <c r="D28">
         <v>35</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>179</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>180</v>
       </c>
       <c r="D30">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>181</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>182</v>
       </c>
       <c r="F31" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>184</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
       <c r="F32" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>186</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>136</v>
       </c>
     </row>
@@ -3746,51 +3746,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>221</v>
       </c>
       <c r="D21">
         <v>37</v>
       </c>
       <c r="E21" t="s">
         <v>222</v>
       </c>
       <c r="F21" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>224</v>
       </c>
       <c r="D22">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>225</v>
       </c>
       <c r="D23">
         <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>108</v>
       </c>
       <c r="F23" t="s">
         <v>226</v>
       </c>
     </row>
@@ -3927,51 +3927,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>243</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>49</v>
       </c>
       <c r="F32" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>244</v>
       </c>
       <c r="D33">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>245</v>
       </c>
       <c r="D34">
         <v>36</v>
       </c>
       <c r="E34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>246</v>
@@ -4040,51 +4040,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>248</v>
       </c>
       <c r="D2">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E2" t="s">
         <v>46</v>
       </c>
       <c r="F2" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>250</v>
       </c>
       <c r="D3">
         <v>40</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -4122,51 +4122,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>256</v>
       </c>
       <c r="D6">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>205</v>
       </c>
       <c r="F6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>257</v>
       </c>
       <c r="D7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>258</v>
       </c>
       <c r="D8">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>105</v>
       </c>
       <c r="F8" t="s">
         <v>259</v>
       </c>
     </row>
@@ -4204,85 +4204,85 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>264</v>
       </c>
       <c r="D11">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>197</v>
       </c>
       <c r="F11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>266</v>
       </c>
       <c r="D12">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>268</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>270</v>
       </c>
       <c r="D14">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
         <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>271</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
     </row>
@@ -4405,85 +4405,85 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>284</v>
       </c>
       <c r="D23">
         <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>49</v>
       </c>
       <c r="F23" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>286</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>287</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>273</v>
       </c>
       <c r="F25" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>288</v>
       </c>
       <c r="D26">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>289</v>
       </c>
       <c r="D27">
         <v>36</v>
       </c>
       <c r="E27" t="s">
         <v>49</v>
       </c>
       <c r="F27" t="s">
         <v>285</v>
       </c>
     </row>
@@ -4560,51 +4560,51 @@
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>295</v>
       </c>
       <c r="D33">
         <v>50</v>
       </c>
       <c r="E33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>296</v>
       </c>
       <c r="D34">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E34" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>298</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>299</v>
@@ -4789,51 +4789,51 @@
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>308</v>
       </c>
       <c r="D9">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>309</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>49</v>
       </c>
       <c r="F10" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>311</v>
       </c>
       <c r="D11">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4987,82 +4987,82 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>324</v>
       </c>
       <c r="D21">
         <v>37</v>
       </c>
       <c r="E21" t="s">
         <v>32</v>
       </c>
       <c r="F21" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>326</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>328</v>
       </c>
       <c r="D23">
         <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>329</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>331</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
         <v>332</v>
       </c>
     </row>
@@ -5151,65 +5151,65 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>339</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
       <c r="F31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>340</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>341</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>49</v>
       </c>
       <c r="F33" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>342</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>44</v>
       </c>
       <c r="F34" t="s">
         <v>343</v>
       </c>
     </row>