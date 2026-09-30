--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1475,51 +1475,51 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1615,51 +1615,51 @@
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1692,71 +1692,71 @@
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
@@ -1906,51 +1906,51 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
       <c r="F29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
       <c r="F30" t="s">
@@ -2111,51 +2111,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>83</v>
       </c>
     </row>
@@ -2506,71 +2506,71 @@
       </c>
       <c r="C11" t="s">
         <v>109</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>111</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>113</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>114</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -2623,71 +2623,71 @@
       </c>
       <c r="C17" t="s">
         <v>119</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>120</v>
       </c>
       <c r="F17" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>122</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>124</v>
       </c>
       <c r="D19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>126</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
@@ -2763,51 +2763,51 @@
       </c>
       <c r="C24" t="s">
         <v>131</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>133</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>135</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -2843,51 +2843,51 @@
       </c>
       <c r="C28" t="s">
         <v>140</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>120</v>
       </c>
       <c r="F28" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>142</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>80</v>
       </c>
       <c r="F29" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>144</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
@@ -2903,71 +2903,71 @@
       </c>
       <c r="C31" t="s">
         <v>146</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>80</v>
       </c>
       <c r="F31" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>147</v>
       </c>
       <c r="D32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>80</v>
       </c>
       <c r="F32" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>148</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>149</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
@@ -3074,51 +3074,51 @@
       </c>
       <c r="C40" t="s">
         <v>158</v>
       </c>
       <c r="D40">
         <v>34</v>
       </c>
       <c r="E40" t="s">
         <v>64</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>159</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>138</v>
       </c>
       <c r="F41" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>160</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3171,51 +3171,51 @@
       </c>
       <c r="C45" t="s">
         <v>163</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>138</v>
       </c>
       <c r="F45" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>164</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>138</v>
       </c>
       <c r="F46" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
@@ -3288,51 +3288,51 @@
       </c>
       <c r="C51" t="s">
         <v>171</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>120</v>
       </c>
       <c r="F51" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>172</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>174</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
@@ -3620,51 +3620,51 @@
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="C70" t="s">
         <v>196</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="C71" t="s">
         <v>197</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>198</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>54</v>
       </c>
       <c r="F72" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
@@ -3872,51 +3872,51 @@
       </c>
       <c r="C8" t="s">
         <v>209</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>211</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>213</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3966,68 +3966,68 @@
       </c>
       <c r="C13" t="s">
         <v>217</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>52</v>
       </c>
       <c r="F13" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>219</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>220</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>222</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>120</v>
       </c>
       <c r="F16" t="s">
@@ -4057,51 +4057,51 @@
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>225</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>226</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>227</v>
       </c>
       <c r="F19" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>229</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
@@ -4177,51 +4177,51 @@
       </c>
       <c r="C24" t="s">
         <v>234</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>235</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>236</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
       <c r="F26" t="s">
         <v>221</v>
       </c>
     </row>
@@ -4348,51 +4348,51 @@
       </c>
       <c r="C33" t="s">
         <v>245</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>246</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>248</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>54</v>
       </c>
       <c r="F35" t="s">
@@ -4402,51 +4402,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="C36" t="s">
         <v>249</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>44</v>
       </c>
       <c r="F36" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="C37" t="s">
         <v>250</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>52</v>
       </c>
       <c r="F37" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="C38" t="s">
         <v>252</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>54</v>
       </c>
       <c r="F38" t="s">
         <v>195</v>
       </c>
     </row>
@@ -4584,51 +4584,51 @@
       </c>
       <c r="C2" t="s">
         <v>257</v>
       </c>
       <c r="D2">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>47</v>
       </c>
       <c r="F2" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>258</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>259</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4" t="s">
         <v>204</v>
       </c>
     </row>
@@ -4763,51 +4763,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>268</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>148</v>
       </c>
       <c r="D13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>269</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>270</v>
       </c>
     </row>
@@ -4888,51 +4888,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>275</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>276</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>278</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
       <c r="F21" t="s">
@@ -5116,51 +5116,51 @@
       </c>
       <c r="C31" t="s">
         <v>293</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>54</v>
       </c>
       <c r="F31" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>294</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>47</v>
       </c>
       <c r="F32" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>295</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>169</v>
       </c>
       <c r="F33" t="s">