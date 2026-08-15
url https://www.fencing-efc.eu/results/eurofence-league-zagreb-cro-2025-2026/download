--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -485,59 +485,59 @@
   <si>
     <t>WESOLOWSKI Mikolaj</t>
   </si>
   <si>
     <t>PAOLETTI Riccardo</t>
   </si>
   <si>
     <t>KOWALCZYK Albert Jakub</t>
   </si>
   <si>
     <t>HAJDIN Alexander</t>
   </si>
   <si>
     <t>SK Izola</t>
   </si>
   <si>
     <t>GOWEN James</t>
   </si>
   <si>
     <t>OPS Epee Club</t>
   </si>
   <si>
     <t>D'ANGELO Riccardo</t>
   </si>
   <si>
+    <t>PETROCCA Alberto</t>
+  </si>
+  <si>
+    <t>SCHERMA KOALA</t>
+  </si>
+  <si>
     <t>HUWER Tymoteusz</t>
   </si>
   <si>
-    <t>PETROCCA Alberto</t>
-[...4 lines deleted...]
-  <si>
     <t>GOLOBIC Jan</t>
   </si>
   <si>
     <t>FORTUN AZCONA Diego</t>
   </si>
   <si>
     <t>DODARO Francesco</t>
   </si>
   <si>
     <t>SCHULLER Stephan</t>
   </si>
   <si>
     <t>CAPPUCCI Federico</t>
   </si>
   <si>
     <t>SANCHEZ BURGUI Yeray</t>
   </si>
   <si>
     <t>MORENO JIMENEZ Alejandro</t>
   </si>
   <si>
     <t>D'IPPOLITO Andrea</t>
   </si>
   <si>
     <t>WEINGAERTNER Alexander</t>
@@ -557,56 +557,56 @@
   <si>
     <t>KUMMER Horant</t>
   </si>
   <si>
     <t>PAGANELLI Marco</t>
   </si>
   <si>
     <t>RMAM - Centro Sporti</t>
   </si>
   <si>
     <t>PFEIFER Paul</t>
   </si>
   <si>
     <t>CEB Bienne Biel</t>
   </si>
   <si>
     <t>WETZEL Oliver</t>
   </si>
   <si>
     <t>BERGER Guillaume</t>
   </si>
   <si>
     <t>FCB Bern</t>
   </si>
   <si>
+    <t>HLUCHY Filip</t>
+  </si>
+  <si>
     <t>MEROLA Marco</t>
   </si>
   <si>
-    <t>HLUCHY Filip</t>
-[...1 lines deleted...]
-  <si>
     <t>RUSTIGHI Diego</t>
   </si>
   <si>
     <t>KLOTZ Hans</t>
   </si>
   <si>
     <t>ZFC Zuerich</t>
   </si>
   <si>
     <t>ROSSI Gabriele</t>
   </si>
   <si>
     <t>BILOTTA Gaetano</t>
   </si>
   <si>
     <t xml:space="preserve">CSASC- Accademia di </t>
   </si>
   <si>
     <t>TORRISI Giuseppe</t>
   </si>
   <si>
     <t>REICH Paul</t>
   </si>
   <si>
     <t>POLOVINKIN Fedor</t>
@@ -758,57 +758,57 @@
   <si>
     <t>STANKOVIC Sofija</t>
   </si>
   <si>
     <t>TACCHINI Egle</t>
   </si>
   <si>
     <t>ELSEEHY Pako</t>
   </si>
   <si>
     <t>LETKOVICOVA Julia</t>
   </si>
   <si>
     <t>Slavia STU Bratislav</t>
   </si>
   <si>
     <t>ANTAL Kata</t>
   </si>
   <si>
     <t>ZVE</t>
   </si>
   <si>
     <t>BAGOSI Borka</t>
   </si>
   <si>
+    <t>GARDNER Georgia</t>
+  </si>
+  <si>
+    <t>Aldershot FC</t>
+  </si>
+  <si>
     <t>STEFAN Dorja</t>
-  </si>
-[...4 lines deleted...]
-    <t>Aldershot FC</t>
   </si>
   <si>
     <t>TOTH Abigel</t>
   </si>
   <si>
     <t>FRASER Elizabeth</t>
   </si>
   <si>
     <t>Newham Swords</t>
   </si>
   <si>
     <t>KIRINCIC Iva</t>
   </si>
   <si>
     <t>KNOX Eleanor</t>
   </si>
   <si>
     <t>GRGETIC Nera</t>
   </si>
   <si>
     <t>Zg.skola macevanja</t>
   </si>
   <si>
     <t>PERUTKA Nina</t>
   </si>
@@ -1752,51 +1752,51 @@
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1809,51 +1809,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -1966,51 +1966,51 @@
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2128,51 +2128,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2566,51 +2566,51 @@
       </c>
       <c r="C14" t="s">
         <v>114</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>116</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>117</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>118</v>
       </c>
     </row>
@@ -2743,51 +2743,51 @@
       </c>
       <c r="C23" t="s">
         <v>130</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>80</v>
       </c>
       <c r="F23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>131</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>133</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
@@ -2823,91 +2823,91 @@
       </c>
       <c r="C27" t="s">
         <v>137</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>138</v>
       </c>
       <c r="F27" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>140</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>120</v>
       </c>
       <c r="F28" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>142</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>80</v>
       </c>
       <c r="F29" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>144</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>146</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>80</v>
       </c>
       <c r="F31" t="s">
@@ -3014,77 +3014,77 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>154</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>155</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="F38" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="F39" t="s">
-        <v>157</v>
+        <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>158</v>
       </c>
       <c r="D40">
         <v>34</v>
       </c>
       <c r="E40" t="s">
         <v>64</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
@@ -3094,51 +3094,51 @@
       </c>
       <c r="C41" t="s">
         <v>159</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>138</v>
       </c>
       <c r="F41" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>160</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>161</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>120</v>
       </c>
       <c r="F43" t="s">
         <v>141</v>
       </c>
     </row>
@@ -3191,51 +3191,51 @@
       </c>
       <c r="C46" t="s">
         <v>164</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>138</v>
       </c>
       <c r="F46" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>166</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>120</v>
       </c>
       <c r="F48" t="s">
@@ -3365,142 +3365,142 @@
       </c>
       <c r="C55" t="s">
         <v>177</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>179</v>
       </c>
       <c r="D56">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
+        <v>169</v>
+      </c>
+      <c r="F56" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>180</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>181</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>182</v>
       </c>
       <c r="D59">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>184</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>185</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>187</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -3558,99 +3558,99 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>191</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>80</v>
       </c>
       <c r="F66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>192</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>193</v>
       </c>
       <c r="D68">
         <v>33</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="C69" t="s">
         <v>194</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>54</v>
       </c>
       <c r="F69" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="C70" t="s">
         <v>196</v>
       </c>
       <c r="D70">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="C71" t="s">
         <v>197</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>198</v>
@@ -4097,51 +4097,51 @@
       </c>
       <c r="C20" t="s">
         <v>229</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>230</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>232</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>54</v>
       </c>
       <c r="F22" t="s">
@@ -4288,51 +4288,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>240</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>241</v>
       </c>
       <c r="D31">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>169</v>
       </c>
       <c r="F31" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>243</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>44</v>
       </c>
       <c r="F32" t="s">
@@ -4348,77 +4348,77 @@
       </c>
       <c r="C33" t="s">
         <v>245</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>246</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F34" t="s">
-        <v>204</v>
+        <v>247</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F35" t="s">
-        <v>248</v>
+        <v>204</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="C36" t="s">
         <v>249</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>44</v>
       </c>
       <c r="F36" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="C37" t="s">
         <v>250</v>
@@ -4436,51 +4436,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="C38" t="s">
         <v>252</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>54</v>
       </c>
       <c r="F38" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="C40" t="s">
         <v>253</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
         <v>251</v>
       </c>
     </row>
@@ -4638,51 +4638,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>260</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>261</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>54</v>
       </c>
       <c r="F6" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>262</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4800,105 +4800,105 @@
       </c>
       <c r="C14" t="s">
         <v>269</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>271</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>272</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>273</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>274</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>275</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -5392,119 +5392,119 @@
         <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>311</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>312</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>313</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>54</v>
       </c>
       <c r="F48" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>314</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>54</v>
       </c>
       <c r="F49" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>315</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>54</v>
       </c>
       <c r="F50" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>316</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>169</v>
       </c>
       <c r="F51" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>317</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>54</v>
       </c>
       <c r="F52" t="s">
         <v>195</v>
       </c>
     </row>