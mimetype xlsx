--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -936,51 +936,51 @@
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1107,82 +1107,82 @@
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
     </row>
@@ -1263,91 +1263,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>47</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>48</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>49</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1414,88 +1414,88 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>58</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>59</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1770,68 +1770,68 @@
       </c>
       <c r="C28" t="s">
         <v>81</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>82</v>
       </c>
       <c r="F28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>84</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>85</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>86</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>87</v>
       </c>
       <c r="F31" t="s">
         <v>88</v>
       </c>
     </row>