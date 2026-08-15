--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -1468,51 +1468,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
@@ -1545,51 +1545,51 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
@@ -1599,51 +1599,51 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1904,68 +1904,68 @@
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
@@ -1998,51 +1998,51 @@
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
@@ -2115,88 +2115,88 @@
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>54</v>
       </c>
       <c r="F50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>51</v>
       </c>
       <c r="F51" t="s">
@@ -2368,51 +2368,51 @@
         <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>113</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>115</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>51</v>
       </c>
       <c r="F62" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>67</v>
       </c>
       <c r="F63" t="s">
         <v>117</v>
       </c>
     </row>
@@ -2447,85 +2447,85 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E69" t="s">
         <v>51</v>
       </c>
       <c r="F69" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2572,51 +2572,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>126</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>128</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
@@ -2712,51 +2712,51 @@
       </c>
       <c r="C8" t="s">
         <v>134</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>136</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>137</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>67</v>
       </c>
       <c r="F10" t="s">
@@ -2809,51 +2809,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>142</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>143</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>144</v>
       </c>
       <c r="F14" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>146</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>147</v>
       </c>
     </row>
@@ -3037,128 +3037,128 @@
       </c>
       <c r="C25" t="s">
         <v>164</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>67</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>165</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>166</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>167</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>168</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>169</v>
       </c>
       <c r="D30">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>170</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
     </row>
@@ -3428,68 +3428,68 @@
       </c>
       <c r="C45" t="s">
         <v>188</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>189</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>190</v>
       </c>
       <c r="D47">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>191</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
         <v>33</v>
       </c>
     </row>
@@ -3796,51 +3796,51 @@
       </c>
       <c r="C64" t="s">
         <v>214</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>216</v>
       </c>
       <c r="D65">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>51</v>
       </c>
       <c r="F65" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>217</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
@@ -3856,51 +3856,51 @@
       </c>
       <c r="C67" t="s">
         <v>219</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>220</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>67</v>
       </c>
       <c r="F68" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>221</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
@@ -3916,68 +3916,68 @@
       </c>
       <c r="C70" t="s">
         <v>222</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>223</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>224</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>225</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
@@ -4087,88 +4087,88 @@
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>231</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>232</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>234</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
       <c r="F81" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>235</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>19</v>
       </c>
       <c r="F82" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>236</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" t="s">
@@ -4241,51 +4241,51 @@
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>242</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>243</v>
       </c>
       <c r="D88">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>244</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
@@ -4447,51 +4447,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>258</v>
       </c>
       <c r="D100">
         <v>44</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>259</v>
       </c>
       <c r="D101">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E101" t="s">
         <v>14</v>
       </c>
       <c r="F101" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>260</v>
       </c>
       <c r="D102">
         <v>54</v>
       </c>
       <c r="E102" t="s">
         <v>261</v>
       </c>
       <c r="F102" t="s">
         <v>262</v>
       </c>
     </row>