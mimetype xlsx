--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1246,51 +1246,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1528,51 +1528,51 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
@@ -1773,51 +1773,51 @@
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
@@ -1958,51 +1958,51 @@
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -2018,51 +2018,51 @@
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>73</v>
       </c>
       <c r="F44" t="s">
@@ -2464,85 +2464,85 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
         <v>58</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>33</v>
       </c>
       <c r="E69" t="s">
         <v>51</v>
       </c>
       <c r="F69" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2980,51 +2980,51 @@
       </c>
       <c r="C22" t="s">
         <v>158</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>159</v>
       </c>
       <c r="F22" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>161</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>162</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>159</v>
       </c>
       <c r="F24" t="s">
         <v>163</v>
       </c>
     </row>
@@ -3191,51 +3191,51 @@
       </c>
       <c r="C33" t="s">
         <v>173</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>175</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>176</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
         <v>49</v>
       </c>
     </row>
@@ -3639,51 +3639,51 @@
       </c>
       <c r="C56" t="s">
         <v>203</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>51</v>
       </c>
       <c r="F56" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>204</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>159</v>
       </c>
       <c r="F57" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>206</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
@@ -3756,51 +3756,51 @@
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62">
         <v>40</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>211</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>212</v>
       </c>
       <c r="F63" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>214</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
@@ -3816,51 +3816,51 @@
       </c>
       <c r="C65" t="s">
         <v>216</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>51</v>
       </c>
       <c r="F65" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>217</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>219</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
@@ -3876,51 +3876,51 @@
       </c>
       <c r="C68" t="s">
         <v>220</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>67</v>
       </c>
       <c r="F68" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>221</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>222</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
@@ -4013,51 +4013,51 @@
       </c>
       <c r="C75" t="s">
         <v>227</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>51</v>
       </c>
       <c r="F75" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>228</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>229</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
@@ -4184,51 +4184,51 @@
       </c>
       <c r="C84" t="s">
         <v>237</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>238</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
       <c r="F85" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>240</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86" t="s">
@@ -4529,51 +4529,51 @@
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105">
         <v>42</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>269</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>270</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>51</v>
       </c>
       <c r="F107" t="s">
         <v>52</v>
       </c>
     </row>
@@ -4594,85 +4594,85 @@
         <v>272</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>273</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>274</v>
       </c>
       <c r="D110">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E110" t="s">
         <v>19</v>
       </c>
       <c r="F110" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>275</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>51</v>
       </c>
       <c r="F111" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>277</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>