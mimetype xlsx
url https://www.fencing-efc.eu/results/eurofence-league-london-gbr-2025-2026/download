--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -1326,51 +1326,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1525,51 +1525,51 @@
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>33</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1582,51 +1582,51 @@
       </c>
       <c r="C22" t="s">
         <v>34</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
@@ -1690,51 +1690,51 @@
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>44</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>45</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>46</v>
       </c>
     </row>
@@ -1958,51 +1958,51 @@
       </c>
       <c r="C42" t="s">
         <v>65</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>67</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
@@ -2038,85 +2038,85 @@
       </c>
       <c r="C46" t="s">
         <v>71</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>72</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>73</v>
       </c>
       <c r="D48">
         <v>39</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>74</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>75</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>76</v>
       </c>
     </row>
@@ -2129,108 +2129,108 @@
       </c>
       <c r="C51" t="s">
         <v>77</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>79</v>
       </c>
       <c r="D52">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>80</v>
       </c>
       <c r="F52" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>82</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>83</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>84</v>
       </c>
       <c r="D55">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>85</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>86</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2427,51 +2427,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>104</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="C69" t="s">
         <v>105</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>80</v>
       </c>
       <c r="F69" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="C70" t="s">
         <v>107</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>108</v>
       </c>
     </row>
@@ -2600,51 +2600,51 @@
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>117</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>118</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>119</v>
       </c>
       <c r="F4" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>121</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2802,91 +2802,91 @@
       </c>
       <c r="C14" t="s">
         <v>133</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>134</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>85</v>
       </c>
       <c r="F15" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>136</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>137</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>138</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
@@ -2973,51 +2973,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>146</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>147</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>148</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>64</v>
       </c>
     </row>
@@ -3104,51 +3104,51 @@
       </c>
       <c r="C30" t="s">
         <v>155</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>156</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>157</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>85</v>
       </c>
       <c r="F32" t="s">
@@ -3164,51 +3164,51 @@
       </c>
       <c r="C33" t="s">
         <v>158</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>100</v>
       </c>
       <c r="F33" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>160</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>162</v>
       </c>
       <c r="D35">
         <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -3241,91 +3241,91 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>165</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>166</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>115</v>
       </c>
       <c r="F38" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>168</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>170</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>171</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>60</v>
       </c>
       <c r="F41" t="s">
@@ -3478,51 +3478,51 @@
       </c>
       <c r="C49" t="s">
         <v>182</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>183</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>85</v>
       </c>
       <c r="F50" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>185</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -3538,51 +3538,51 @@
       </c>
       <c r="C52" t="s">
         <v>187</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>115</v>
       </c>
       <c r="F52" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>188</v>
       </c>
       <c r="D53">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>125</v>
       </c>
       <c r="F53" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>189</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4036,71 +4036,71 @@
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>218</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>219</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>220</v>
       </c>
       <c r="D81">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>221</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4374,51 +4374,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>241</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>115</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="C99" t="s">
         <v>242</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>244</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>115</v>
       </c>
       <c r="F100" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
@@ -4613,51 +4613,51 @@
         <v>262</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>263</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>264</v>
       </c>
       <c r="D115">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>265</v>
       </c>
       <c r="F115" t="s">
         <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>