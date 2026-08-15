--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1018,71 +1018,71 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
@@ -1237,51 +1237,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>40</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
@@ -1317,51 +1317,51 @@
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>49</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
@@ -1428,51 +1428,51 @@
       </c>
       <c r="C11" t="s">
         <v>56</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1505,51 +1505,51 @@
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>67</v>
       </c>
     </row>
@@ -1582,68 +1582,68 @@
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
@@ -1670,71 +1670,71 @@
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>76</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>78</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>79</v>
       </c>
       <c r="F26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
@@ -1835,51 +1835,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>88</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>89</v>
       </c>
       <c r="D34">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E34" t="s">
         <v>61</v>
       </c>
       <c r="F34" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>91</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>92</v>
       </c>
       <c r="F35" t="s">
         <v>93</v>
       </c>
     </row>
@@ -1986,51 +1986,51 @@
       </c>
       <c r="C3" t="s">
         <v>97</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>99</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
@@ -2287,51 +2287,51 @@
       </c>
       <c r="B5">
         <v>32.0</v>
       </c>
       <c r="C5" t="s">
         <v>116</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>26.0</v>
       </c>
       <c r="C6" t="s">
         <v>118</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>61</v>
       </c>
       <c r="F6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>120</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2438,51 +2438,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>129</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>130</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>131</v>
       </c>
       <c r="D15">
         <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -2498,88 +2498,88 @@
       </c>
       <c r="C16" t="s">
         <v>133</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>134</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>135</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>136</v>
       </c>
       <c r="D19">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>123</v>
       </c>
       <c r="F19" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>138</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">