--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -847,51 +847,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -901,51 +901,51 @@
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1058,51 +1058,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
@@ -1115,51 +1115,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
@@ -1277,51 +1277,51 @@
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>44</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
@@ -1522,51 +1522,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
@@ -1770,51 +1770,51 @@
       </c>
       <c r="C29" t="s">
         <v>83</v>
       </c>
       <c r="D29">
         <v>54</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>86</v>
       </c>
     </row>
@@ -2253,51 +2253,51 @@
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>111</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>112</v>
       </c>
       <c r="F3" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>114</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>32.0</v>
       </c>
       <c r="C5" t="s">
         <v>116</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
@@ -2381,51 +2381,51 @@
       </c>
       <c r="C10" t="s">
         <v>125</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>126</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>128</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">