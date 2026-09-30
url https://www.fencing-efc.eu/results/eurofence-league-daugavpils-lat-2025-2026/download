--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -883,91 +883,91 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
@@ -1216,51 +1216,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1586,131 +1586,131 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>68</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>70</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>72</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>73</v>
       </c>
       <c r="D17">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>74</v>
       </c>
       <c r="D18">
         <v>41</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -1840,51 +1840,51 @@
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>85</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>60</v>
       </c>
       <c r="F27" t="s">
@@ -2100,108 +2100,108 @@
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>101</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>102</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>103</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>104</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>105</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>32</v>
       </c>
     </row>