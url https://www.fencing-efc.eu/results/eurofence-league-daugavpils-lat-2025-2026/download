--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -957,85 +957,85 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1162,51 +1162,51 @@
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1284,51 +1284,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>49</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1569,51 +1569,51 @@
       </c>
       <c r="C11" t="s">
         <v>66</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>68</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
     </row>
@@ -1706,51 +1706,51 @@
       </c>
       <c r="C18" t="s">
         <v>74</v>
       </c>
       <c r="D18">
         <v>41</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>75</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>76</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>77</v>
       </c>
     </row>
@@ -1763,51 +1763,51 @@
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2137,51 +2137,51 @@
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>102</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>103</v>
       </c>
       <c r="D41">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>104</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2211,85 +2211,85 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>106</v>
       </c>
       <c r="D44">
         <v>37</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>107</v>
       </c>
       <c r="D45">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E45" t="s">
         <v>108</v>
       </c>
       <c r="F45" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>110</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>111</v>
       </c>
       <c r="D47">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>112</v>
       </c>
       <c r="D48">
         <v>36</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
@@ -2310,51 +2310,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>115</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>116</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>117</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>38</v>
       </c>
     </row>