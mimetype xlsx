--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -3020,51 +3020,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>14.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>14.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -3220,51 +3220,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
@@ -3320,51 +3320,51 @@
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="F28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -3440,51 +3440,51 @@
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
@@ -3560,91 +3560,91 @@
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
@@ -3660,51 +3660,51 @@
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>89</v>
       </c>
     </row>
@@ -3714,51 +3714,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
@@ -3774,51 +3774,51 @@
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3828,51 +3828,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>46</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>101</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
         <v>103</v>
       </c>
     </row>
@@ -3982,51 +3982,51 @@
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>111</v>
       </c>
       <c r="F61" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>55</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -4082,51 +4082,51 @@
       </c>
       <c r="C66" t="s">
         <v>121</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4159,51 +4159,51 @@
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
       <c r="F70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4390,145 +4390,145 @@
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>76</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>53</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
       <c r="F87" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>26</v>
       </c>
       <c r="F88" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
@@ -4641,51 +4641,51 @@
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>88</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>89</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
         <v>41</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5026,71 +5026,71 @@
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>192</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>108</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>193</v>
       </c>
       <c r="D116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>53</v>
       </c>
       <c r="F116" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>197</v>
       </c>
       <c r="D118">
         <v>34</v>
       </c>
       <c r="E118" t="s">
         <v>23</v>
       </c>
       <c r="F118" t="s">
@@ -5123,91 +5123,91 @@
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>23</v>
       </c>
       <c r="F120" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>112</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>201</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>202</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>203</v>
       </c>
       <c r="D123">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>204</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>117</v>
@@ -5391,71 +5391,71 @@
       </c>
       <c r="B134">
         <v>1.0</v>
       </c>
       <c r="C134" t="s">
         <v>218</v>
       </c>
       <c r="D134">
         <v>50</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>127</v>
       </c>
       <c r="B135">
         <v>1.0</v>
       </c>
       <c r="C135" t="s">
         <v>219</v>
       </c>
       <c r="D135">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>128</v>
       </c>
       <c r="B136">
         <v>1.0</v>
       </c>
       <c r="C136" t="s">
         <v>220</v>
       </c>
       <c r="D136">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>129</v>
       </c>
       <c r="C137" t="s">
         <v>221</v>
       </c>
       <c r="D137">
         <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>23</v>
       </c>
       <c r="F137" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5640,68 +5640,68 @@
         <v>227</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>240</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>241</v>
       </c>
       <c r="D150">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>242</v>
       </c>
       <c r="D151">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>144</v>
       </c>
       <c r="C152" t="s">
         <v>243</v>
       </c>
       <c r="D152">
         <v>35</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>244</v>
       </c>
     </row>
@@ -6036,51 +6036,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>162</v>
       </c>
       <c r="C173" t="s">
         <v>276</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>166</v>
       </c>
       <c r="C174" t="s">
         <v>277</v>
       </c>
       <c r="D174">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>279</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>23</v>
       </c>
       <c r="F175" t="s">
         <v>86</v>
       </c>
     </row>
@@ -6214,119 +6214,119 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>176</v>
       </c>
       <c r="C184" t="s">
         <v>289</v>
       </c>
       <c r="D184">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>290</v>
       </c>
       <c r="F184" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>177</v>
       </c>
       <c r="C185" t="s">
         <v>292</v>
       </c>
       <c r="D185">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>293</v>
       </c>
       <c r="D186">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
       </c>
       <c r="C187" t="s">
         <v>295</v>
       </c>
       <c r="D187">
         <v>21</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="F187" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>180</v>
       </c>
       <c r="C188" t="s">
         <v>296</v>
       </c>
       <c r="D188">
         <v>33</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>180</v>
       </c>
       <c r="C189" t="s">
         <v>297</v>
       </c>
       <c r="D189">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>182</v>
       </c>
       <c r="C190" t="s">
         <v>298</v>
       </c>
       <c r="D190">
         <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>183</v>
@@ -6542,51 +6542,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>195</v>
       </c>
       <c r="C204" t="s">
         <v>317</v>
       </c>
       <c r="D204">
         <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>318</v>
       </c>
       <c r="D205">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>197</v>
       </c>
       <c r="C206" t="s">
         <v>319</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
@@ -6785,51 +6785,51 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>339</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>10</v>
       </c>
       <c r="F219" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>212</v>
       </c>
       <c r="C220" t="s">
         <v>340</v>
       </c>
       <c r="D220">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
       <c r="F220" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>213</v>
       </c>
       <c r="C221" t="s">
         <v>342</v>
       </c>
       <c r="D221">
         <v>24</v>
       </c>
       <c r="E221" t="s">
         <v>7</v>
       </c>
       <c r="F221" t="s">
         <v>274</v>
       </c>
     </row>
@@ -7097,51 +7097,51 @@
       </c>
       <c r="C13" t="s">
         <v>358</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>14.0</v>
       </c>
       <c r="C14" t="s">
         <v>359</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>14.0</v>
       </c>
       <c r="C15" t="s">
         <v>360</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
@@ -7517,51 +7517,51 @@
       </c>
       <c r="C34" t="s">
         <v>383</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>384</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>385</v>
       </c>
       <c r="D36">
         <v>35</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -7814,71 +7814,71 @@
       </c>
       <c r="C49" t="s">
         <v>402</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>403</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>405</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>406</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>111</v>
       </c>
       <c r="F52" t="s">
@@ -8108,88 +8108,88 @@
       </c>
       <c r="C64" t="s">
         <v>425</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>111</v>
       </c>
       <c r="F64" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>427</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>428</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>429</v>
       </c>
       <c r="D67">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>430</v>
       </c>
       <c r="D68">
         <v>39</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
@@ -8502,51 +8502,51 @@
       </c>
       <c r="C84" t="s">
         <v>451</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>452</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>454</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>455</v>
       </c>
     </row>
@@ -8699,51 +8699,51 @@
       </c>
       <c r="C94" t="s">
         <v>465</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>43</v>
       </c>
       <c r="F94" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>466</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>467</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8976,71 +8976,71 @@
       </c>
       <c r="C108" t="s">
         <v>480</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>111</v>
       </c>
       <c r="F108" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>102</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>481</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>30</v>
       </c>
       <c r="F109" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>482</v>
       </c>
       <c r="D110">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>483</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
         <v>86</v>
       </c>
     </row>
@@ -9113,51 +9113,51 @@
       </c>
       <c r="C115" t="s">
         <v>488</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>489</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>490</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
@@ -9273,51 +9273,51 @@
       </c>
       <c r="C123" t="s">
         <v>497</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>498</v>
       </c>
       <c r="D124">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>499</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
@@ -9430,51 +9430,51 @@
       </c>
       <c r="C131" t="s">
         <v>506</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>53</v>
       </c>
       <c r="F131" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>125</v>
       </c>
       <c r="B132">
         <v>1.0</v>
       </c>
       <c r="C132" t="s">
         <v>507</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>1.0</v>
       </c>
       <c r="C133" t="s">
         <v>508</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
@@ -9504,51 +9504,51 @@
       </c>
       <c r="B135">
         <v>1.0</v>
       </c>
       <c r="C135" t="s">
         <v>511</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>331</v>
       </c>
       <c r="F135" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="C136" t="s">
         <v>513</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>30</v>
       </c>
       <c r="F136" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>515</v>
       </c>
       <c r="D137">
         <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>43</v>
       </c>
       <c r="F137" t="s">
         <v>44</v>
       </c>
     </row>
@@ -9637,82 +9637,82 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>522</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>523</v>
       </c>
       <c r="D144">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>524</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>525</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>23</v>
       </c>
       <c r="F146" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>527</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>116</v>
       </c>
     </row>
@@ -9920,51 +9920,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>543</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>447</v>
       </c>
       <c r="F160" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>545</v>
       </c>
       <c r="D161">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>546</v>
       </c>
       <c r="D162">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
@@ -9985,51 +9985,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>548</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>23</v>
       </c>
       <c r="F164" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="C165" t="s">
         <v>549</v>
       </c>
       <c r="D165">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>159</v>
       </c>
       <c r="C166" t="s">
         <v>551</v>
       </c>
       <c r="D166">
         <v>61</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>244</v>
       </c>
     </row>
@@ -10217,68 +10217,68 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="C178" t="s">
         <v>565</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
       <c r="F178" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>566</v>
       </c>
       <c r="D179">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>567</v>
       </c>
       <c r="D180">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>53</v>
       </c>
       <c r="F180" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>569</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
     </row>
@@ -10636,51 +10636,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>593</v>
       </c>
       <c r="D203">
         <v>53</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>594</v>
       </c>
       <c r="D204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>23</v>
       </c>
       <c r="F204" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>595</v>
       </c>
       <c r="D205">
         <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>10</v>
       </c>
       <c r="F205" t="s">
         <v>244</v>
       </c>
     </row>
@@ -10874,68 +10874,68 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>208</v>
       </c>
       <c r="C217" t="s">
         <v>610</v>
       </c>
       <c r="D217">
         <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>10</v>
       </c>
       <c r="F217" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>211</v>
       </c>
       <c r="C218" t="s">
         <v>611</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>612</v>
       </c>
       <c r="D219">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
       <c r="F219" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>213</v>
       </c>
       <c r="C220" t="s">
         <v>613</v>
       </c>
       <c r="D220">
         <v>22</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>19</v>
       </c>
     </row>
@@ -11157,51 +11157,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>630</v>
       </c>
       <c r="D234">
         <v>22</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
       <c r="F234" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>228</v>
       </c>
       <c r="C235" t="s">
         <v>632</v>
       </c>
       <c r="D235">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E235" t="s">
         <v>7</v>
       </c>
       <c r="F235" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>229</v>
       </c>
       <c r="C236" t="s">
         <v>633</v>
       </c>
       <c r="D236">
         <v>22</v>
       </c>
       <c r="E236" t="s">
         <v>7</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
     </row>
@@ -11259,85 +11259,85 @@
     <row r="240" spans="1:6">
       <c r="A240">
         <v>233</v>
       </c>
       <c r="C240" t="s">
         <v>638</v>
       </c>
       <c r="D240">
         <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>7</v>
       </c>
       <c r="F240" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>234</v>
       </c>
       <c r="C241" t="s">
         <v>640</v>
       </c>
       <c r="D241">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E241" t="s">
         <v>7</v>
       </c>
       <c r="F241" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>235</v>
       </c>
       <c r="C242" t="s">
         <v>641</v>
       </c>
       <c r="D242">
         <v>20</v>
       </c>
       <c r="E242" t="s">
         <v>10</v>
       </c>
       <c r="F242" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>236</v>
       </c>
       <c r="C243" t="s">
         <v>642</v>
       </c>
       <c r="D243">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E243" t="s">
         <v>23</v>
       </c>
       <c r="F243" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>237</v>
       </c>
       <c r="C244" t="s">
         <v>643</v>
       </c>
       <c r="D244">
         <v>25</v>
       </c>
       <c r="E244" t="s">
         <v>7</v>
       </c>
       <c r="F244" t="s">
         <v>445</v>
       </c>
     </row>
@@ -11395,51 +11395,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>241</v>
       </c>
       <c r="C248" t="s">
         <v>648</v>
       </c>
       <c r="D248">
         <v>22</v>
       </c>
       <c r="E248" t="s">
         <v>7</v>
       </c>
       <c r="F248" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>242</v>
       </c>
       <c r="C249" t="s">
         <v>649</v>
       </c>
       <c r="D249">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E249" t="s">
         <v>7</v>
       </c>
       <c r="F249" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>243</v>
       </c>
       <c r="C250" t="s">
         <v>650</v>
       </c>
       <c r="D250">
         <v>21</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>64</v>
       </c>
     </row>
@@ -11681,51 +11681,51 @@
     <row r="265" spans="1:6">
       <c r="A265">
         <v>258</v>
       </c>
       <c r="C265" t="s">
         <v>668</v>
       </c>
       <c r="D265">
         <v>17</v>
       </c>
       <c r="E265" t="s">
         <v>23</v>
       </c>
       <c r="F265" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>258</v>
       </c>
       <c r="C266" t="s">
         <v>670</v>
       </c>
       <c r="D266">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E266" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>260</v>
       </c>
       <c r="C267" t="s">
         <v>671</v>
       </c>
       <c r="D267">
         <v>24</v>
       </c>
       <c r="E267" t="s">
         <v>7</v>
       </c>
       <c r="F267" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>261</v>
@@ -11899,68 +11899,68 @@
     <row r="278" spans="1:6">
       <c r="A278">
         <v>271</v>
       </c>
       <c r="C278" t="s">
         <v>684</v>
       </c>
       <c r="D278">
         <v>22</v>
       </c>
       <c r="E278" t="s">
         <v>10</v>
       </c>
       <c r="F278" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>271</v>
       </c>
       <c r="C279" t="s">
         <v>685</v>
       </c>
       <c r="D279">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E279" t="s">
         <v>7</v>
       </c>
       <c r="F279" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>273</v>
       </c>
       <c r="C280" t="s">
         <v>686</v>
       </c>
       <c r="D280">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E280" t="s">
         <v>680</v>
       </c>
       <c r="F280" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>273</v>
       </c>
       <c r="C281" t="s">
         <v>687</v>
       </c>
       <c r="D281">
         <v>20</v>
       </c>
       <c r="E281" t="s">
         <v>23</v>
       </c>
       <c r="F281" t="s">
         <v>617</v>
       </c>
     </row>
@@ -12154,51 +12154,51 @@
     <row r="293" spans="1:6">
       <c r="A293">
         <v>286</v>
       </c>
       <c r="C293" t="s">
         <v>701</v>
       </c>
       <c r="D293">
         <v>17</v>
       </c>
       <c r="E293" t="s">
         <v>53</v>
       </c>
       <c r="F293" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>286</v>
       </c>
       <c r="C294" t="s">
         <v>702</v>
       </c>
       <c r="D294">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E294" t="s">
         <v>7</v>
       </c>
       <c r="F294" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>288</v>
       </c>
       <c r="C295" t="s">
         <v>703</v>
       </c>
       <c r="D295">
         <v>20</v>
       </c>
       <c r="E295" t="s">
         <v>7</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
     </row>
@@ -12222,51 +12222,51 @@
     <row r="297" spans="1:6">
       <c r="A297">
         <v>288</v>
       </c>
       <c r="C297" t="s">
         <v>705</v>
       </c>
       <c r="D297">
         <v>19</v>
       </c>
       <c r="E297" t="s">
         <v>7</v>
       </c>
       <c r="F297" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>291</v>
       </c>
       <c r="C298" t="s">
         <v>706</v>
       </c>
       <c r="D298">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E298" t="s">
         <v>7</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>291</v>
       </c>
       <c r="C299" t="s">
         <v>707</v>
       </c>
       <c r="D299">
         <v>19</v>
       </c>
       <c r="E299" t="s">
         <v>10</v>
       </c>
       <c r="F299" t="s">
         <v>708</v>
       </c>
     </row>
@@ -12488,51 +12488,51 @@
         <v>724</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>306</v>
       </c>
       <c r="C313" t="s">
         <v>725</v>
       </c>
       <c r="D313">
         <v>19</v>
       </c>
       <c r="E313" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>307</v>
       </c>
       <c r="C314" t="s">
         <v>726</v>
       </c>
       <c r="D314">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E314" t="s">
         <v>23</v>
       </c>
       <c r="F314" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>307</v>
       </c>
       <c r="C315" t="s">
         <v>728</v>
       </c>
       <c r="D315">
         <v>23</v>
       </c>
       <c r="E315" t="s">
         <v>7</v>
       </c>
       <c r="F315" t="s">
         <v>631</v>
       </c>
     </row>
@@ -12791,65 +12791,65 @@
     <row r="331" spans="1:6">
       <c r="A331">
         <v>323</v>
       </c>
       <c r="C331" t="s">
         <v>745</v>
       </c>
       <c r="D331">
         <v>17</v>
       </c>
       <c r="E331" t="s">
         <v>7</v>
       </c>
       <c r="F331" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
         <v>325</v>
       </c>
       <c r="C332" t="s">
         <v>746</v>
       </c>
       <c r="D332">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E332" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>326</v>
       </c>
       <c r="C333" t="s">
         <v>747</v>
       </c>
       <c r="D333">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E333" t="s">
         <v>7</v>
       </c>
       <c r="F333" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>327</v>
       </c>
       <c r="C334" t="s">
         <v>749</v>
       </c>
       <c r="D334">
         <v>20</v>
       </c>
       <c r="E334" t="s">
         <v>10</v>
       </c>
       <c r="F334" t="s">
         <v>80</v>
       </c>
     </row>
@@ -12873,51 +12873,51 @@
     <row r="336" spans="1:6">
       <c r="A336">
         <v>329</v>
       </c>
       <c r="C336" t="s">
         <v>751</v>
       </c>
       <c r="D336">
         <v>33</v>
       </c>
       <c r="E336" t="s">
         <v>23</v>
       </c>
       <c r="F336" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
         <v>330</v>
       </c>
       <c r="C337" t="s">
         <v>752</v>
       </c>
       <c r="D337">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E337" t="s">
         <v>7</v>
       </c>
       <c r="F337" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
         <v>330</v>
       </c>
       <c r="C338" t="s">
         <v>754</v>
       </c>
       <c r="D338">
         <v>16</v>
       </c>
       <c r="E338" t="s">
         <v>23</v>
       </c>
       <c r="F338" t="s">
         <v>617</v>
       </c>
     </row>
@@ -13108,99 +13108,99 @@
     <row r="350" spans="1:6">
       <c r="A350">
         <v>343</v>
       </c>
       <c r="C350" t="s">
         <v>770</v>
       </c>
       <c r="D350">
         <v>18</v>
       </c>
       <c r="E350" t="s">
         <v>10</v>
       </c>
       <c r="F350" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
         <v>344</v>
       </c>
       <c r="C351" t="s">
         <v>771</v>
       </c>
       <c r="D351">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E351" t="s">
         <v>7</v>
       </c>
       <c r="F351" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
         <v>345</v>
       </c>
       <c r="C352" t="s">
         <v>772</v>
       </c>
       <c r="D352">
         <v>33</v>
       </c>
       <c r="E352" t="s">
         <v>773</v>
       </c>
       <c r="F352" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
         <v>345</v>
       </c>
       <c r="C353" t="s">
         <v>775</v>
       </c>
       <c r="D353">
         <v>40</v>
       </c>
       <c r="E353" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
         <v>347</v>
       </c>
       <c r="C354" t="s">
         <v>776</v>
       </c>
       <c r="D354">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E354" t="s">
         <v>7</v>
       </c>
       <c r="F354" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
         <v>348</v>
       </c>
       <c r="C355" t="s">
         <v>777</v>
       </c>
       <c r="D355">
         <v>23</v>
       </c>
       <c r="E355" t="s">
         <v>680</v>
       </c>
       <c r="F355" t="s">
         <v>681</v>
       </c>
     </row>
@@ -13241,51 +13241,51 @@
     <row r="358" spans="1:6">
       <c r="A358">
         <v>351</v>
       </c>
       <c r="C358" t="s">
         <v>781</v>
       </c>
       <c r="D358">
         <v>20</v>
       </c>
       <c r="E358" t="s">
         <v>10</v>
       </c>
       <c r="F358" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
         <v>351</v>
       </c>
       <c r="C359" t="s">
         <v>782</v>
       </c>
       <c r="D359">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E359" t="s">
         <v>10</v>
       </c>
       <c r="F359" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
         <v>353</v>
       </c>
       <c r="C360" t="s">
         <v>783</v>
       </c>
       <c r="D360">
         <v>31</v>
       </c>
       <c r="E360" t="s">
         <v>7</v>
       </c>
       <c r="F360" t="s">
         <v>529</v>
       </c>
     </row>
@@ -13487,102 +13487,102 @@
     <row r="373" spans="1:6">
       <c r="A373">
         <v>366</v>
       </c>
       <c r="C373" t="s">
         <v>797</v>
       </c>
       <c r="D373">
         <v>34</v>
       </c>
       <c r="E373" t="s">
         <v>23</v>
       </c>
       <c r="F373" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374">
         <v>367</v>
       </c>
       <c r="C374" t="s">
         <v>798</v>
       </c>
       <c r="D374">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E374" t="s">
         <v>7</v>
       </c>
       <c r="F374" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375">
         <v>368</v>
       </c>
       <c r="C375" t="s">
         <v>799</v>
       </c>
       <c r="D375">
         <v>19</v>
       </c>
       <c r="E375" t="s">
         <v>10</v>
       </c>
       <c r="F375" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376">
         <v>368</v>
       </c>
       <c r="C376" t="s">
         <v>800</v>
       </c>
       <c r="D376">
         <v>19</v>
       </c>
       <c r="E376" t="s">
         <v>10</v>
       </c>
       <c r="F376" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
         <v>370</v>
       </c>
       <c r="C377" t="s">
         <v>801</v>
       </c>
       <c r="D377">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E377" t="s">
         <v>23</v>
       </c>
       <c r="F377" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
         <v>370</v>
       </c>
       <c r="C378" t="s">
         <v>802</v>
       </c>
       <c r="D378">
         <v>20</v>
       </c>
       <c r="E378" t="s">
         <v>7</v>
       </c>
       <c r="F378" t="s">
         <v>274</v>
       </c>
     </row>
@@ -13637,51 +13637,51 @@
     <row r="382" spans="1:6">
       <c r="A382">
         <v>375</v>
       </c>
       <c r="C382" t="s">
         <v>806</v>
       </c>
       <c r="D382">
         <v>19</v>
       </c>
       <c r="E382" t="s">
         <v>7</v>
       </c>
       <c r="F382" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383">
         <v>376</v>
       </c>
       <c r="C383" t="s">
         <v>807</v>
       </c>
       <c r="D383">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E383" t="s">
         <v>7</v>
       </c>
       <c r="F383" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384">
         <v>377</v>
       </c>
       <c r="C384" t="s">
         <v>808</v>
       </c>
       <c r="D384">
         <v>18</v>
       </c>
       <c r="E384" t="s">
         <v>111</v>
       </c>
       <c r="F384" t="s">
         <v>558</v>
       </c>
     </row>