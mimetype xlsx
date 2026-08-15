--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -1036,51 +1036,51 @@
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1449,71 +1449,71 @@
       </c>
       <c r="C5" t="s">
         <v>59</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>62</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1526,51 +1526,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>64</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>66</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>67</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1743,51 +1743,51 @@
       </c>
       <c r="C20" t="s">
         <v>79</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>81</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>70</v>
       </c>
     </row>
@@ -1860,51 +1860,51 @@
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>88</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>89</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1940,51 +1940,51 @@
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>93</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
     </row>
@@ -2279,51 +2279,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>114</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>115</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="C50" t="s">
         <v>116</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
@@ -2358,51 +2358,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>121</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>122</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="C55" t="s">
         <v>123</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>124</v>
       </c>
     </row>