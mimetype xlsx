--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -1534,51 +1534,51 @@
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1774,51 +1774,51 @@
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>43</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -1911,51 +1911,51 @@
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2173,85 +2173,85 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>70</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>71</v>
       </c>
       <c r="D47">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>72</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2335,71 +2335,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>77</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>78</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>79</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4" t="s">
@@ -2475,51 +2475,51 @@
       </c>
       <c r="C8" t="s">
         <v>84</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>86</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>87</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -2695,91 +2695,91 @@
       </c>
       <c r="C19" t="s">
         <v>99</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>100</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>102</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>103</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="F22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>106</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>54</v>
       </c>
       <c r="F23" t="s">
@@ -2835,51 +2835,51 @@
       </c>
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>113</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>114</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>104</v>
       </c>
       <c r="F28" t="s">
@@ -3155,51 +3155,51 @@
       </c>
       <c r="C42" t="s">
         <v>130</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>132</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
@@ -3352,51 +3352,51 @@
       </c>
       <c r="C52" t="s">
         <v>143</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>144</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>146</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -3649,51 +3649,51 @@
       </c>
       <c r="C67" t="s">
         <v>163</v>
       </c>
       <c r="D67">
         <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>165</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -3821,82 +3821,82 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
       <c r="F78" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>177</v>
       </c>
       <c r="D79">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>178</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>179</v>
       </c>
       <c r="D81">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>181</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4014,51 +4014,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>189</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>190</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -4331,51 +4331,51 @@
       </c>
       <c r="C17" t="s">
         <v>209</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>92</v>
       </c>
       <c r="F17" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>211</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>212</v>
       </c>
       <c r="D19">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>213</v>
       </c>
       <c r="F19" t="s">
@@ -4864,91 +4864,91 @@
       </c>
       <c r="C3" t="s">
         <v>240</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>241</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>92</v>
       </c>
       <c r="F4" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>242</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>244</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>245</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -5164,51 +5164,51 @@
       </c>
       <c r="C18" t="s">
         <v>262</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>263</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>264</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">