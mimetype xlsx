--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1193,51 +1193,51 @@
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
@@ -1370,51 +1370,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1447,51 +1447,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
@@ -1527,51 +1527,51 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
@@ -1938,51 +1938,51 @@
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>59</v>
       </c>
       <c r="F46" t="s">
@@ -1992,82 +1992,82 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>59</v>
       </c>
       <c r="F49" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
       <c r="F51" t="s">
         <v>95</v>
       </c>
     </row>
@@ -2159,51 +2159,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="C57" t="s">
         <v>104</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>25</v>
       </c>
       <c r="F58" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
         <v>99</v>
       </c>
     </row>
@@ -2278,87 +2278,87 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>110</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>111</v>
       </c>
       <c r="F2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>113</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>115</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>116</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>117</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>118</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>111</v>
       </c>
       <c r="F7" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>119</v>
@@ -2419,51 +2419,51 @@
       </c>
       <c r="C11" t="s">
         <v>122</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>124</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>14.0</v>
       </c>
       <c r="C13" t="s">
         <v>126</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
@@ -2633,51 +2633,51 @@
       </c>
       <c r="C22" t="s">
         <v>141</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>142</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>143</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
@@ -2773,51 +2773,51 @@
       </c>
       <c r="C29" t="s">
         <v>149</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>150</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>152</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="F31" t="s">
@@ -3070,51 +3070,51 @@
       </c>
       <c r="C44" t="s">
         <v>168</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>170</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>45</v>
       </c>
       <c r="F45" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>171</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
@@ -3130,51 +3130,51 @@
       </c>
       <c r="C47" t="s">
         <v>173</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>174</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>45</v>
       </c>
       <c r="F48" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>175</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
       <c r="F49" t="s">
@@ -3190,51 +3190,51 @@
       </c>
       <c r="C50" t="s">
         <v>176</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>177</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>45</v>
       </c>
       <c r="F51" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>178</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="F52" t="s">
@@ -3464,51 +3464,51 @@
       </c>
       <c r="C64" t="s">
         <v>190</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>56</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>191</v>
       </c>
       <c r="D65">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>192</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
       <c r="F66" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3595,51 +3595,51 @@
       </c>
       <c r="C71" t="s">
         <v>197</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>198</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>45</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>65</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>199</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
@@ -3755,71 +3755,71 @@
       </c>
       <c r="C79" t="s">
         <v>205</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>45</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>206</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>208</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>37</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>74</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>209</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>34</v>
       </c>
       <c r="F82" t="s">
@@ -3835,71 +3835,71 @@
       </c>
       <c r="C83" t="s">
         <v>210</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>75</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>211</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>212</v>
       </c>
       <c r="D85">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>213</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>25</v>
       </c>
       <c r="F86" t="s">
@@ -3926,85 +3926,85 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="C88" t="s">
         <v>216</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>37</v>
       </c>
       <c r="F88" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="C89" t="s">
         <v>217</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>34</v>
       </c>
       <c r="F89" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>81</v>
       </c>
       <c r="C90" t="s">
         <v>218</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>45</v>
       </c>
       <c r="F90" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>83</v>
       </c>
       <c r="C91" t="s">
         <v>220</v>
       </c>
       <c r="D91">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>84</v>
       </c>
       <c r="C92" t="s">
         <v>221</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4062,119 +4062,119 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>88</v>
       </c>
       <c r="C96" t="s">
         <v>225</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>89</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>90</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>34</v>
       </c>
       <c r="F98" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="C99" t="s">
         <v>229</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>34</v>
       </c>
       <c r="F99" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="C100" t="s">
         <v>230</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>45</v>
       </c>
       <c r="F100" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>92</v>
       </c>
       <c r="C101" t="s">
         <v>231</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>94</v>
       </c>
       <c r="C102" t="s">
         <v>232</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>45</v>
       </c>
       <c r="F102" t="s">
         <v>233</v>
       </c>
     </row>