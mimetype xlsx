--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -2129,51 +2129,51 @@
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>18</v>
@@ -2182,51 +2182,51 @@
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>23</v>
@@ -2309,102 +2309,102 @@
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17">
         <v>14.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18">
         <v>14.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>7</v>
       </c>
       <c r="B19">
         <v>14.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>8</v>
       </c>
       <c r="B20">
         <v>14.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -2471,51 +2471,51 @@
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>13</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>14</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>15</v>
@@ -2721,91 +2721,91 @@
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>27</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>28</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>28</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>30</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
@@ -3026,51 +3026,51 @@
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>43</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>90</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>91</v>
       </c>
       <c r="F55" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>44</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3134,51 +3134,51 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>49</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>100</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>101</v>
       </c>
       <c r="F61" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>50</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>103</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3416,51 +3416,51 @@
       </c>
       <c r="C75" t="s">
         <v>122</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>37</v>
       </c>
       <c r="F75" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>64</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>123</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>65</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3627,71 +3627,71 @@
       </c>
       <c r="C86" t="s">
         <v>136</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>74</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>76</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>139</v>
       </c>
       <c r="D88">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>77</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>140</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>141</v>
       </c>
     </row>
@@ -3724,51 +3724,51 @@
       </c>
       <c r="C91" t="s">
         <v>144</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>145</v>
       </c>
       <c r="F91" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>80</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>147</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>81</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>64</v>
       </c>
       <c r="F93" t="s">
@@ -3781,51 +3781,51 @@
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>83</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>152</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>84</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>153</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
         <v>154</v>
       </c>
     </row>
@@ -4085,139 +4085,139 @@
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>172</v>
       </c>
       <c r="D111">
         <v>35</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>100</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>173</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>101</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>175</v>
       </c>
       <c r="D113">
         <v>51</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>102</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>176</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>103</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>177</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>104</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>178</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>105</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>179</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>21</v>
       </c>
       <c r="F117" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>106</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>180</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
@@ -4287,125 +4287,125 @@
       </c>
       <c r="C122" t="s">
         <v>188</v>
       </c>
       <c r="D122">
         <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>111</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>190</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>112</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>191</v>
       </c>
       <c r="D124">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>113</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>193</v>
       </c>
       <c r="D125">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>114</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>194</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>97</v>
       </c>
       <c r="F126" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>115</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>196</v>
       </c>
       <c r="D127">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>115</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>198</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>117</v>
@@ -4429,51 +4429,51 @@
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>200</v>
       </c>
       <c r="D130">
         <v>15</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>119</v>
       </c>
       <c r="B131">
         <v>1.0</v>
       </c>
       <c r="C131" t="s">
         <v>201</v>
       </c>
       <c r="D131">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>120</v>
       </c>
       <c r="C132" t="s">
         <v>202</v>
       </c>
       <c r="D132">
         <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>121</v>
       </c>
       <c r="C133" t="s">
         <v>203</v>
@@ -4519,51 +4519,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>124</v>
       </c>
       <c r="C136" t="s">
         <v>206</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>125</v>
       </c>
       <c r="C137" t="s">
         <v>207</v>
       </c>
       <c r="D137">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>126</v>
       </c>
       <c r="C138" t="s">
         <v>209</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>127</v>
@@ -4660,96 +4660,96 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>133</v>
       </c>
       <c r="C145" t="s">
         <v>217</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>64</v>
       </c>
       <c r="F145" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>133</v>
       </c>
       <c r="C146" t="s">
         <v>218</v>
       </c>
       <c r="D146">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>135</v>
       </c>
       <c r="C147" t="s">
         <v>219</v>
       </c>
       <c r="D147">
         <v>52</v>
       </c>
       <c r="E147" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>136</v>
       </c>
       <c r="C148" t="s">
         <v>221</v>
       </c>
       <c r="D148">
         <v>33</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>137</v>
       </c>
       <c r="C149" t="s">
         <v>222</v>
       </c>
       <c r="D149">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>138</v>
       </c>
       <c r="C150" t="s">
         <v>224</v>
       </c>
       <c r="D150">
         <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>139</v>
@@ -4812,51 +4812,51 @@
         <v>181</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>143</v>
       </c>
       <c r="C155" t="s">
         <v>232</v>
       </c>
       <c r="D155">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>144</v>
       </c>
       <c r="C156" t="s">
         <v>233</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>145</v>
       </c>
       <c r="C157" t="s">
         <v>234</v>
       </c>
       <c r="D157">
         <v>32</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>146</v>
       </c>
       <c r="C158" t="s">
         <v>235</v>
@@ -5042,51 +5042,51 @@
         <v>247</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>248</v>
       </c>
       <c r="D7">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>249</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>251</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>252</v>
       </c>
       <c r="D10">
         <v>20</v>
@@ -5187,51 +5187,51 @@
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="C18" t="s">
         <v>262</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>263</v>
       </c>
       <c r="F18" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="C19" t="s">
         <v>265</v>
       </c>
       <c r="D19">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="C20" t="s">
         <v>266</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="C21" t="s">
         <v>267</v>
@@ -5509,51 +5509,51 @@
       </c>
       <c r="C35" t="s">
         <v>291</v>
       </c>
       <c r="D35">
         <v>35</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>15</v>
       </c>
       <c r="B36">
         <v>8.0</v>
       </c>
       <c r="C36" t="s">
         <v>292</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>228</v>
       </c>
       <c r="F36" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>16</v>
       </c>
       <c r="B37">
         <v>8.0</v>
       </c>
       <c r="C37" t="s">
         <v>294</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -5569,51 +5569,51 @@
       </c>
       <c r="C38" t="s">
         <v>295</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>18</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>297</v>
       </c>
       <c r="D39">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>272</v>
       </c>
       <c r="F39" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>19</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>298</v>
       </c>
       <c r="D40">
         <v>47</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
@@ -5649,51 +5649,51 @@
       </c>
       <c r="C42" t="s">
         <v>300</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>22</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>301</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>23</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>303</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
@@ -5749,51 +5749,51 @@
       </c>
       <c r="C47" t="s">
         <v>308</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>97</v>
       </c>
       <c r="F47" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>27</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>310</v>
       </c>
       <c r="D48">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>28</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>312</v>
       </c>
       <c r="D49">
         <v>43</v>
       </c>
       <c r="E49" t="s">
         <v>183</v>
       </c>
     </row>
@@ -5926,51 +5926,51 @@
       </c>
       <c r="C56" t="s">
         <v>319</v>
       </c>
       <c r="D56">
         <v>38</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>36</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>320</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>37</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>321</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>151</v>
       </c>
     </row>
@@ -6240,71 +6240,71 @@
       </c>
       <c r="C72" t="s">
         <v>342</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>52</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>343</v>
       </c>
       <c r="D73">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>52</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>344</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>101</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>54</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>345</v>
       </c>
       <c r="D75">
         <v>37</v>
       </c>
       <c r="E75" t="s">
         <v>228</v>
       </c>
       <c r="F75" t="s">
@@ -6360,51 +6360,51 @@
       </c>
       <c r="C78" t="s">
         <v>349</v>
       </c>
       <c r="D78">
         <v>35</v>
       </c>
       <c r="E78" t="s">
         <v>99</v>
       </c>
       <c r="F78" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>58</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>350</v>
       </c>
       <c r="D79">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>59</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>351</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>101</v>
       </c>
       <c r="F80" t="s">
         <v>352</v>
       </c>
     </row>
@@ -6614,51 +6614,51 @@
       </c>
       <c r="C91" t="s">
         <v>366</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>71</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>367</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>71</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>368</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>37</v>
       </c>
       <c r="F93" t="s">
@@ -6674,88 +6674,88 @@
       </c>
       <c r="C94" t="s">
         <v>370</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>74</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>372</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>75</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>373</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>76</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>374</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>37</v>
       </c>
       <c r="F97" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>77</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>375</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>30</v>
       </c>
       <c r="F98" t="s">
@@ -6868,51 +6868,51 @@
       </c>
       <c r="C104" t="s">
         <v>382</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>97</v>
       </c>
       <c r="F104" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>84</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>384</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>64</v>
       </c>
       <c r="F105" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>85</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>386</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
@@ -6942,51 +6942,51 @@
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>388</v>
       </c>
       <c r="D108">
         <v>38</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>88</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>389</v>
       </c>
       <c r="D109">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>89</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>390</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
@@ -7062,51 +7062,51 @@
       </c>
       <c r="C114" t="s">
         <v>394</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>30</v>
       </c>
       <c r="F114" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>94</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>396</v>
       </c>
       <c r="D115">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>95</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>397</v>
       </c>
       <c r="D116">
         <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>21</v>
       </c>
       <c r="F116" t="s">
@@ -7122,51 +7122,51 @@
       </c>
       <c r="C117" t="s">
         <v>398</v>
       </c>
       <c r="D117">
         <v>33</v>
       </c>
       <c r="E117" t="s">
         <v>228</v>
       </c>
       <c r="F117" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>97</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>399</v>
       </c>
       <c r="D118">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>98</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>400</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>99</v>
       </c>
       <c r="F119" t="s">
         <v>401</v>
       </c>
     </row>
@@ -7236,51 +7236,51 @@
       </c>
       <c r="C123" t="s">
         <v>405</v>
       </c>
       <c r="D123">
         <v>15</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>103</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>406</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>21</v>
       </c>
       <c r="F124" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>104</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>407</v>
       </c>
       <c r="D125">
         <v>31</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
@@ -7413,51 +7413,51 @@
       </c>
       <c r="C132" t="s">
         <v>417</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>112</v>
       </c>
       <c r="B133">
         <v>1.0</v>
       </c>
       <c r="C133" t="s">
         <v>419</v>
       </c>
       <c r="D133">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>113</v>
       </c>
       <c r="B134">
         <v>1.0</v>
       </c>
       <c r="C134" t="s">
         <v>420</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>37</v>
       </c>
       <c r="F134" t="s">
@@ -7533,51 +7533,51 @@
       </c>
       <c r="C138" t="s">
         <v>425</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
       <c r="F138" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>118</v>
       </c>
       <c r="B139">
         <v>1.0</v>
       </c>
       <c r="C139" t="s">
         <v>426</v>
       </c>
       <c r="D139">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>145</v>
       </c>
       <c r="F139" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>119</v>
       </c>
       <c r="B140">
         <v>1.0</v>
       </c>
       <c r="C140" t="s">
         <v>427</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
@@ -7764,147 +7764,147 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>129</v>
       </c>
       <c r="C150" t="s">
         <v>440</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>130</v>
       </c>
       <c r="C151" t="s">
         <v>442</v>
       </c>
       <c r="D151">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>131</v>
       </c>
       <c r="C152" t="s">
         <v>443</v>
       </c>
       <c r="D152">
         <v>38</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>132</v>
       </c>
       <c r="C153" t="s">
         <v>445</v>
       </c>
       <c r="D153">
         <v>36</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>133</v>
       </c>
       <c r="C154" t="s">
         <v>446</v>
       </c>
       <c r="D154">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>134</v>
       </c>
       <c r="C155" t="s">
         <v>447</v>
       </c>
       <c r="D155">
         <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>43</v>
       </c>
       <c r="F155" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>135</v>
       </c>
       <c r="C156" t="s">
         <v>449</v>
       </c>
       <c r="D156">
         <v>59</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>136</v>
       </c>
       <c r="C157" t="s">
         <v>451</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>137</v>
       </c>
       <c r="C158" t="s">
         <v>452</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>272</v>
       </c>
       <c r="F158" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>138</v>
@@ -8049,82 +8049,82 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>147</v>
       </c>
       <c r="C168" t="s">
         <v>463</v>
       </c>
       <c r="D168">
         <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>148</v>
       </c>
       <c r="C169" t="s">
         <v>465</v>
       </c>
       <c r="D169">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>149</v>
       </c>
       <c r="C170" t="s">
         <v>466</v>
       </c>
       <c r="D170">
         <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>43</v>
       </c>
       <c r="F170" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>150</v>
       </c>
       <c r="C171" t="s">
         <v>467</v>
       </c>
       <c r="D171">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>151</v>
       </c>
       <c r="C172" t="s">
         <v>468</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>152</v>
@@ -8210,51 +8210,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>157</v>
       </c>
       <c r="C178" t="s">
         <v>477</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>157</v>
       </c>
       <c r="C179" t="s">
         <v>478</v>
       </c>
       <c r="D179">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>21</v>
       </c>
       <c r="F179" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>159</v>
       </c>
       <c r="C180" t="s">
         <v>479</v>
       </c>
       <c r="D180">
         <v>51</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>480</v>
       </c>
     </row>
@@ -8377,102 +8377,102 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>167</v>
       </c>
       <c r="C188" t="s">
         <v>491</v>
       </c>
       <c r="D188">
         <v>29</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>168</v>
       </c>
       <c r="C189" t="s">
         <v>492</v>
       </c>
       <c r="D189">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>169</v>
       </c>
       <c r="C190" t="s">
         <v>493</v>
       </c>
       <c r="D190">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>101</v>
       </c>
       <c r="F190" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>170</v>
       </c>
       <c r="C191" t="s">
         <v>494</v>
       </c>
       <c r="D191">
         <v>48</v>
       </c>
       <c r="E191" t="s">
         <v>495</v>
       </c>
       <c r="F191" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>171</v>
       </c>
       <c r="C192" t="s">
         <v>497</v>
       </c>
       <c r="D192">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E192" t="s">
         <v>97</v>
       </c>
       <c r="F192" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>172</v>
       </c>
       <c r="C193" t="s">
         <v>499</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>37</v>
       </c>
       <c r="F193" t="s">
         <v>369</v>
       </c>
     </row>
@@ -8629,65 +8629,65 @@
         <v>512</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>182</v>
       </c>
       <c r="C203" t="s">
         <v>513</v>
       </c>
       <c r="D203">
         <v>40</v>
       </c>
       <c r="E203" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>183</v>
       </c>
       <c r="C204" t="s">
         <v>514</v>
       </c>
       <c r="D204">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>184</v>
       </c>
       <c r="C205" t="s">
         <v>515</v>
       </c>
       <c r="D205">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>64</v>
       </c>
       <c r="F205" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>185</v>
       </c>
       <c r="C206" t="s">
         <v>517</v>
       </c>
       <c r="D206">
         <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>101</v>
       </c>
       <c r="F206" t="s">
         <v>352</v>
       </c>
     </row>
@@ -8790,51 +8790,51 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>192</v>
       </c>
       <c r="C213" t="s">
         <v>524</v>
       </c>
       <c r="D213">
         <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>272</v>
       </c>
       <c r="F213" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>193</v>
       </c>
       <c r="C214" t="s">
         <v>525</v>
       </c>
       <c r="D214">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
       <c r="F214" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>194</v>
       </c>
       <c r="C215" t="s">
         <v>526</v>
       </c>
       <c r="D215">
         <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>195</v>
@@ -8869,51 +8869,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>197</v>
       </c>
       <c r="C218" t="s">
         <v>529</v>
       </c>
       <c r="D218">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>91</v>
       </c>
       <c r="F218" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>198</v>
       </c>
       <c r="C219" t="s">
         <v>530</v>
       </c>
       <c r="D219">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>30</v>
       </c>
       <c r="F219" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>199</v>
       </c>
       <c r="C220" t="s">
         <v>531</v>
       </c>
       <c r="D220">
         <v>21</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>199</v>
@@ -9027,51 +9027,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>207</v>
       </c>
       <c r="C228" t="s">
         <v>539</v>
       </c>
       <c r="D228">
         <v>19</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>208</v>
       </c>
       <c r="C229" t="s">
         <v>540</v>
       </c>
       <c r="D229">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E229" t="s">
         <v>30</v>
       </c>
       <c r="F229" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>209</v>
       </c>
       <c r="C230" t="s">
         <v>541</v>
       </c>
       <c r="D230">
         <v>18</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>210</v>