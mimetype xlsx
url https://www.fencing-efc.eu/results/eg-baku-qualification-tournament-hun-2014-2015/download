--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -886,51 +886,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
@@ -985,206 +985,206 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16">
         <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17">
         <v>41</v>
       </c>
       <c r="E17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19">
         <v>45</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1228,51 +1228,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>53</v>
       </c>
       <c r="D2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
         <v>54</v>
       </c>
       <c r="F2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>57</v>
       </c>
     </row>
@@ -1344,68 +1344,68 @@
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>68</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>73</v>
       </c>
       <c r="D11">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
@@ -1466,51 +1466,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>78</v>
       </c>
       <c r="D2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>80</v>
       </c>
       <c r="D3">
         <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1684,51 +1684,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>94</v>
       </c>
       <c r="D2">
         <v>45</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>95</v>
       </c>
       <c r="D3">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>96</v>
       </c>
       <c r="D4">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>97</v>
       </c>
       <c r="F4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
@@ -1879,99 +1879,99 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>113</v>
       </c>
       <c r="D14">
         <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>115</v>
       </c>
       <c r="D15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>116</v>
       </c>
       <c r="F15" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>118</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>119</v>
       </c>
       <c r="D17">
         <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>120</v>
       </c>
       <c r="D18">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>121</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2032,51 +2032,51 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>123</v>
       </c>
       <c r="D2">
         <v>45</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>125</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>126</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>61</v>
       </c>
       <c r="F4" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2097,85 +2097,85 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>128</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>52</v>
       </c>
       <c r="F6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>129</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>130</v>
       </c>
       <c r="D8">
         <v>49</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>132</v>
       </c>
       <c r="D9">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>134</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>76</v>
       </c>
       <c r="F10" t="s">
         <v>135</v>
       </c>
     </row>