--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1109,51 +1109,51 @@
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15">
         <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17">
         <v>41</v>
       </c>
       <c r="E17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -1500,51 +1500,51 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>80</v>
       </c>
       <c r="D3">
         <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>81</v>
       </c>
       <c r="D4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>42</v>
       </c>
       <c r="F4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>83</v>
       </c>
       <c r="D5">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>47</v>
       </c>
       <c r="F5" t="s">
         <v>84</v>
       </c>
     </row>
@@ -1579,51 +1579,51 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>87</v>
       </c>
       <c r="D8">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>89</v>
       </c>
       <c r="D9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>90</v>
       </c>
       <c r="F9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>92</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>76</v>
       </c>
       <c r="F10" t="s">
         <v>93</v>
       </c>
     </row>
@@ -1670,51 +1670,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>94</v>
       </c>
       <c r="D2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>95</v>
       </c>
       <c r="D3">
         <v>48</v>
       </c>
       <c r="E3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>96</v>
@@ -1941,51 +1941,51 @@
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>120</v>
       </c>
       <c r="D18">
         <v>40</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>121</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2066,65 +2066,65 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>126</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>61</v>
       </c>
       <c r="F4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>127</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>128</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>52</v>
       </c>
       <c r="F6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>129</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
     </row>
@@ -2273,51 +2273,51 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>139</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>140</v>
       </c>
       <c r="F3" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>142</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>144</v>
       </c>
       <c r="D5">
         <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>90</v>
       </c>
       <c r="F5" t="s">
         <v>145</v>
       </c>
     </row>