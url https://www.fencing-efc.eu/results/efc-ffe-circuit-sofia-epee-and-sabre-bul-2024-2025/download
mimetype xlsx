--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1619,51 +1619,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -1719,151 +1719,151 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
@@ -1873,51 +1873,51 @@
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
@@ -1973,51 +1973,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -2093,51 +2093,51 @@
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>61</v>
       </c>
       <c r="F29" t="s">
@@ -2210,51 +2210,51 @@
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
@@ -2290,145 +2290,145 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>85</v>
       </c>
       <c r="F44" t="s">
@@ -2444,71 +2444,71 @@
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>64</v>
       </c>
       <c r="F45" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
@@ -2721,91 +2721,91 @@
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>113</v>
       </c>
       <c r="F60" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>101</v>
       </c>
       <c r="F61" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>117</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
@@ -2855,71 +2855,71 @@
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>31</v>
       </c>
       <c r="F69" t="s">
@@ -2949,51 +2949,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>131</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>117</v>
       </c>
       <c r="F73" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
@@ -3198,51 +3198,51 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>151</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>153</v>
       </c>
       <c r="F87" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>155</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>111</v>
       </c>
     </row>
@@ -3292,51 +3292,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>156</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>157</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -3440,51 +3440,51 @@
       </c>
       <c r="C9" t="s">
         <v>167</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>169</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>170</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>171</v>
       </c>
     </row>
@@ -3517,85 +3517,85 @@
       </c>
       <c r="C13" t="s">
         <v>174</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>176</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>177</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>178</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>180</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -3671,108 +3671,108 @@
       </c>
       <c r="C21" t="s">
         <v>188</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>189</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>190</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>191</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>193</v>
       </c>
       <c r="D25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>195</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
@@ -3825,51 +3825,51 @@
       </c>
       <c r="C29" t="s">
         <v>198</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>199</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>201</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3882,91 +3882,91 @@
       </c>
       <c r="C32" t="s">
         <v>202</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>203</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>204</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>205</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>206</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3999,68 +3999,68 @@
       </c>
       <c r="C38" t="s">
         <v>208</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>209</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>210</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>211</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
@@ -4116,51 +4116,51 @@
       </c>
       <c r="C44" t="s">
         <v>214</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>215</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>216</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -4283,51 +4283,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>224</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>225</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>226</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4394,85 +4394,85 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>229</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>230</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>231</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>232</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -4533,51 +4533,51 @@
       </c>
       <c r="C9" t="s">
         <v>236</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>237</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>239</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4590,51 +4590,51 @@
       </c>
       <c r="C12" t="s">
         <v>240</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>241</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>242</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -4670,51 +4670,51 @@
       </c>
       <c r="C16" t="s">
         <v>245</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>247</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>249</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4761,51 +4761,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>252</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>253</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>186</v>
       </c>
       <c r="F22" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>254</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4855,68 +4855,68 @@
       </c>
       <c r="C26" t="s">
         <v>257</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>258</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>259</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>260</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>261</v>
       </c>
     </row>
@@ -4946,51 +4946,51 @@
       </c>
       <c r="C31" t="s">
         <v>263</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>264</v>
       </c>
       <c r="F31" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>266</v>
       </c>
       <c r="D32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>267</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>268</v>
       </c>
       <c r="F33" t="s">
         <v>269</v>
       </c>
     </row>
@@ -5091,88 +5091,88 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>277</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>278</v>
       </c>
       <c r="D40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>279</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>280</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>281</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -5188,51 +5188,51 @@
       </c>
       <c r="C44" t="s">
         <v>282</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>283</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>284</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
@@ -5310,51 +5310,51 @@
       </c>
       <c r="C51" t="s">
         <v>289</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>290</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>264</v>
       </c>
       <c r="F52" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>291</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>171</v>
       </c>
     </row>
@@ -5577,147 +5577,147 @@
         <v>162</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>305</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>306</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>307</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>308</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>274</v>
       </c>
       <c r="F69" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>310</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>186</v>
       </c>
       <c r="F70" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>312</v>
       </c>
       <c r="D71">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>313</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>314</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>186</v>
       </c>
       <c r="F73" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>315</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
@@ -5752,51 +5752,51 @@
         <v>265</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>318</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>319</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>162</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5909,131 +5909,131 @@
       </c>
       <c r="C5" t="s">
         <v>326</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>328</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>329</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>331</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>332</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>333</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>334</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
@@ -6066,108 +6066,108 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>336</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>337</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>339</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>340</v>
       </c>
       <c r="F15" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>342</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>343</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>344</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -6200,51 +6200,51 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>346</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>347</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>348</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>349</v>
       </c>
     </row>
@@ -6294,51 +6294,51 @@
       </c>
       <c r="C25" t="s">
         <v>352</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>354</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>356</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
     </row>