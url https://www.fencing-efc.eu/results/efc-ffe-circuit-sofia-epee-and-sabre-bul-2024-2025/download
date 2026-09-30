--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1659,51 +1659,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
@@ -1739,91 +1739,91 @@
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
@@ -1853,51 +1853,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
@@ -2033,91 +2033,91 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
@@ -2170,51 +2170,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>64</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
@@ -2641,51 +2641,51 @@
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
@@ -2781,51 +2781,51 @@
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>117</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2838,51 +2838,51 @@
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
@@ -2980,85 +2980,85 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>117</v>
       </c>
       <c r="F73" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>135</v>
       </c>
       <c r="D74">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>101</v>
       </c>
       <c r="F74" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>117</v>
       </c>
       <c r="F76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>111</v>
       </c>
     </row>
@@ -3366,51 +3366,51 @@
       </c>
       <c r="C5" t="s">
         <v>161</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>163</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>164</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -3420,51 +3420,51 @@
       </c>
       <c r="C8" t="s">
         <v>165</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>167</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>169</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -3651,91 +3651,91 @@
       </c>
       <c r="C20" t="s">
         <v>185</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>186</v>
       </c>
       <c r="F20" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>188</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>189</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>190</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>191</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>192</v>
       </c>
     </row>
@@ -3942,88 +3942,88 @@
       </c>
       <c r="C35" t="s">
         <v>205</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>206</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>207</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>208</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>209</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4218,99 +4218,99 @@
         <v>179</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>220</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>221</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>222</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>223</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>224</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>225</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4445,51 +4445,51 @@
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>231</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>232</v>
       </c>
       <c r="D5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>233</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
@@ -4570,51 +4570,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>239</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>240</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>241</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -5148,51 +5148,51 @@
       </c>
       <c r="C42" t="s">
         <v>280</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>281</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>282</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
@@ -5239,51 +5239,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>285</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>286</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>287</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
@@ -5407,51 +5407,51 @@
       </c>
       <c r="C56" t="s">
         <v>294</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>295</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>296</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5512,102 +5512,102 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>301</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>302</v>
       </c>
       <c r="D63">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>303</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>304</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>305</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>306</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>307</v>
@@ -6274,51 +6274,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>351</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>352</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>354</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">