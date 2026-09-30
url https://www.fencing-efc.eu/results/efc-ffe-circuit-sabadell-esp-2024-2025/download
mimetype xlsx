--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1533,51 +1533,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1670,51 +1670,51 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1790,51 +1790,51 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -1887,51 +1887,51 @@
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1967,51 +1967,51 @@
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -2027,51 +2027,51 @@
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -2107,51 +2107,51 @@
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>78</v>
       </c>
       <c r="F39" t="s">
         <v>79</v>
       </c>
     </row>
@@ -2361,71 +2361,71 @@
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>85</v>
       </c>
       <c r="F51" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>102</v>
       </c>
       <c r="F52" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>85</v>
       </c>
       <c r="F53" t="s">
@@ -2481,131 +2481,131 @@
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>26</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>102</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>90</v>
       </c>
       <c r="F58" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>90</v>
       </c>
       <c r="F59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
       <c r="F61" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>119</v>
       </c>
       <c r="F62" t="s">
@@ -2706,51 +2706,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>85</v>
       </c>
       <c r="F68" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>78</v>
       </c>
       <c r="F70" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
@@ -2830,51 +2830,51 @@
         <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>142</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>26</v>
       </c>
       <c r="F77" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>85</v>
       </c>
       <c r="F78" t="s">
         <v>94</v>
       </c>
     </row>
@@ -2963,51 +2963,51 @@
         <v>151</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>154</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>102</v>
       </c>
       <c r="F86" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3112,51 +3112,51 @@
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>163</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>85</v>
       </c>
       <c r="F6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>164</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>166</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
@@ -3263,51 +3263,51 @@
       </c>
       <c r="C14" t="s">
         <v>175</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>14.0</v>
       </c>
       <c r="C15" t="s">
         <v>176</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>14.0</v>
       </c>
       <c r="C16" t="s">
         <v>177</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>178</v>
       </c>
       <c r="F16" t="s">
@@ -3363,51 +3363,51 @@
       </c>
       <c r="C19" t="s">
         <v>183</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>85</v>
       </c>
       <c r="F19" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>185</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>178</v>
       </c>
       <c r="F20" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>186</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
@@ -3540,51 +3540,51 @@
       </c>
       <c r="C28" t="s">
         <v>197</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>198</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>199</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
@@ -3700,51 +3700,51 @@
       </c>
       <c r="C36" t="s">
         <v>206</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>85</v>
       </c>
       <c r="F36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>207</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>208</v>
       </c>
       <c r="F37" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>210</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>78</v>
       </c>
       <c r="F38" t="s">
@@ -3971,51 +3971,51 @@
       </c>
       <c r="C50" t="s">
         <v>227</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>102</v>
       </c>
       <c r="F50" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>229</v>
       </c>
       <c r="D51">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>231</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>85</v>
       </c>
       <c r="F52" t="s">
@@ -4111,51 +4111,51 @@
       </c>
       <c r="C57" t="s">
         <v>237</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>102</v>
       </c>
       <c r="F57" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>239</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>26</v>
       </c>
       <c r="F58" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>240</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>78</v>
       </c>
       <c r="F59" t="s">
@@ -4228,51 +4228,51 @@
       </c>
       <c r="C63" t="s">
         <v>246</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
       <c r="F63" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>56</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>247</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>21</v>
       </c>
       <c r="F64" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>57</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>248</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>26</v>
       </c>
       <c r="F65" t="s">
@@ -4308,51 +4308,51 @@
       </c>
       <c r="C67" t="s">
         <v>250</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>26</v>
       </c>
       <c r="F67" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>251</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>78</v>
       </c>
       <c r="F68" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>61</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>252</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4362,51 +4362,51 @@
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>253</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>254</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>119</v>
       </c>
       <c r="F71" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>255</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>78</v>
       </c>
       <c r="F72" t="s">
@@ -4670,71 +4670,71 @@
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>270</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>271</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>85</v>
       </c>
       <c r="F87" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>272</v>
       </c>
       <c r="D88">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>29</v>
       </c>
       <c r="F88" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>80</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>274</v>
       </c>
       <c r="D89">
         <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>53</v>
       </c>
       <c r="F89" t="s">
@@ -4867,51 +4867,51 @@
       </c>
       <c r="C96" t="s">
         <v>282</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>85</v>
       </c>
       <c r="F96" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>89</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>283</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>26</v>
       </c>
       <c r="F97" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>90</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>284</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>102</v>
       </c>
       <c r="F98" t="s">
@@ -4975,51 +4975,51 @@
         <v>79</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>94</v>
       </c>
       <c r="C102" t="s">
         <v>289</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>95</v>
       </c>
       <c r="C103" t="s">
         <v>290</v>
       </c>
       <c r="D103">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>85</v>
       </c>
       <c r="F103" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="C104" t="s">
         <v>291</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>78</v>
       </c>
       <c r="F104" t="s">
         <v>79</v>
       </c>
     </row>
@@ -5057,51 +5057,51 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>99</v>
       </c>
       <c r="C107" t="s">
         <v>294</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>78</v>
       </c>
       <c r="F107" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>100</v>
       </c>
       <c r="C108" t="s">
         <v>296</v>
       </c>
       <c r="D108">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>119</v>
       </c>
       <c r="F108" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>100</v>
       </c>
       <c r="C109" t="s">
         <v>297</v>
       </c>
       <c r="D109">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>29</v>
       </c>
       <c r="F109" t="s">
         <v>298</v>
       </c>
     </row>