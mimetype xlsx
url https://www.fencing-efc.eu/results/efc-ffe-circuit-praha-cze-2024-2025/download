--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1309,71 +1309,71 @@
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
@@ -1389,51 +1389,51 @@
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22" t="s">
@@ -1603,51 +1603,51 @@
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -1663,51 +1663,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
@@ -1743,51 +1743,51 @@
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
@@ -2383,51 +2383,51 @@
       </c>
       <c r="C15" t="s">
         <v>126</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>127</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>128</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
@@ -2443,51 +2443,51 @@
       </c>
       <c r="C18" t="s">
         <v>129</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>131</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>133</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
@@ -2597,71 +2597,71 @@
       </c>
       <c r="C26" t="s">
         <v>141</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>143</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>144</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>145</v>
       </c>
       <c r="F28" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>147</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29" t="s">
@@ -2817,51 +2817,51 @@
       </c>
       <c r="C37" t="s">
         <v>158</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>159</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>161</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
@@ -2957,111 +2957,111 @@
       </c>
       <c r="C44" t="s">
         <v>167</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>168</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>169</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>170</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>171</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>172</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -3131,91 +3131,91 @@
       </c>
       <c r="C53" t="s">
         <v>178</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>179</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>180</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>181</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>182</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>36</v>
       </c>
       <c r="F57" t="s">
@@ -3228,119 +3228,119 @@
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>183</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="C59" t="s">
         <v>184</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="C60" t="s">
         <v>186</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="C61" t="s">
         <v>187</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="C62" t="s">
         <v>188</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="C63" t="s">
         <v>189</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="C64" t="s">
         <v>190</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
         <v>83</v>
       </c>
     </row>