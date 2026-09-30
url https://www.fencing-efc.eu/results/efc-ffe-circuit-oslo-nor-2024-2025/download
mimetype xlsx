--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1465,71 +1465,71 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
@@ -1702,51 +1702,51 @@
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>56</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>59</v>
       </c>
       <c r="F26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -1816,51 +1816,51 @@
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
@@ -2101,51 +2101,51 @@
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>45</v>
       </c>
       <c r="F48" t="s">
         <v>95</v>
       </c>
     </row>
@@ -2175,51 +2175,51 @@
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>43</v>
       </c>
       <c r="F51" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>56</v>
       </c>
       <c r="F52" t="s">
@@ -2357,51 +2357,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
@@ -2546,51 +2546,51 @@
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>125</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>126</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>127</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
@@ -2934,71 +2934,71 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>150</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>151</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
       <c r="F25" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>20</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>153</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>21</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>154</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>56</v>
       </c>
     </row>
@@ -3239,131 +3239,131 @@
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>170</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>171</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>43</v>
       </c>
       <c r="F41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>173</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>59</v>
       </c>
       <c r="F42" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>175</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>59</v>
       </c>
       <c r="F43" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>176</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>178</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>40</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>179</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -3499,71 +3499,71 @@
       </c>
       <c r="C53" t="s">
         <v>189</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
       <c r="F53" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>190</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>191</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>50</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>192</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -3679,51 +3679,51 @@
       </c>
       <c r="C62" t="s">
         <v>199</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>201</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>72</v>
       </c>
       <c r="F63" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>203</v>
       </c>
       <c r="D64">
         <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
@@ -3873,51 +3873,51 @@
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>213</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>215</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>40</v>
       </c>
       <c r="F73" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>217</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
@@ -3953,51 +3953,51 @@
       </c>
       <c r="C76" t="s">
         <v>220</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>221</v>
       </c>
       <c r="F76" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>71</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>223</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>56</v>
       </c>
       <c r="F77" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>72</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>224</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -4013,51 +4013,51 @@
       </c>
       <c r="C79" t="s">
         <v>225</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>226</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>227</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
@@ -4249,51 +4249,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="C92" t="s">
         <v>241</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="C93" t="s">
         <v>242</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>45</v>
       </c>
       <c r="F93" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="C94" t="s">
         <v>244</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
@@ -4331,51 +4331,51 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="C97" t="s">
         <v>248</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>45</v>
       </c>
       <c r="F97" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="C98" t="s">
         <v>249</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>32</v>
       </c>
       <c r="F98" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>93</v>
       </c>
       <c r="C99" t="s">
         <v>250</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4399,51 +4399,51 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>95</v>
       </c>
       <c r="C101" t="s">
         <v>252</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="C102" t="s">
         <v>253</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>37</v>
       </c>
       <c r="F102" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="C103" t="s">
         <v>254</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>37</v>
       </c>
       <c r="F103" t="s">
         <v>38</v>
       </c>
     </row>