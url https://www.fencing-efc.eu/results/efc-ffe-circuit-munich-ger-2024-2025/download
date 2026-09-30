--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1267,51 +1267,51 @@
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
@@ -1327,51 +1327,51 @@
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1404,122 +1404,122 @@
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>56</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>56</v>
       </c>
       <c r="F32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1617,71 +1617,71 @@
       </c>
       <c r="C4" t="s">
         <v>66</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>67</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>68</v>
       </c>
       <c r="F5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>70</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>72</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -1817,91 +1817,91 @@
       </c>
       <c r="C14" t="s">
         <v>81</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>83</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>84</v>
       </c>
       <c r="D17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>85</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>74</v>
       </c>
       <c r="F18" t="s">
         <v>86</v>
       </c>
     </row>
@@ -1991,51 +1991,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>91</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>92</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>93</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>32</v>
       </c>
       <c r="F25" t="s">
@@ -2222,51 +2222,51 @@
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>68</v>
       </c>
       <c r="F35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>114</v>
       </c>
       <c r="F37" t="s">
@@ -2453,51 +2453,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>130</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>131</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>56</v>
       </c>
       <c r="F48" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>132</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>118</v>
       </c>
       <c r="F49" t="s">
@@ -2581,51 +2581,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="C55" t="s">
         <v>140</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>118</v>
       </c>
       <c r="F55" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="C56" t="s">
         <v>141</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>63</v>
       </c>
     </row>