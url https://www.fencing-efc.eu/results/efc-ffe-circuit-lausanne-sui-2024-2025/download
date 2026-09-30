--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1182,51 +1182,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -1382,51 +1382,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
@@ -1493,51 +1493,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
@@ -1650,91 +1650,91 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
@@ -1870,51 +1870,51 @@
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>48</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
@@ -2024,51 +2024,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>95</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
@@ -2144,51 +2144,51 @@
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>48</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2255,51 +2255,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>43</v>
       </c>
       <c r="F60" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
@@ -2541,51 +2541,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>131</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>132</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
@@ -2738,51 +2738,51 @@
       </c>
       <c r="C11" t="s">
         <v>141</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>143</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>144</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
@@ -2798,71 +2798,71 @@
       </c>
       <c r="C14" t="s">
         <v>145</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>146</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="F15" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>147</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>148</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -3186,108 +3186,108 @@
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>174</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>175</v>
       </c>
       <c r="D35">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>176</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>177</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>179</v>
       </c>
       <c r="D38">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>181</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3534,51 +3534,51 @@
       </c>
       <c r="C52" t="s">
         <v>197</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>198</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>199</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
@@ -3591,51 +3591,51 @@
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>200</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>74</v>
       </c>
       <c r="F55" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>201</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>202</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>48</v>
       </c>
       <c r="F57" t="s">
         <v>203</v>
       </c>
     </row>