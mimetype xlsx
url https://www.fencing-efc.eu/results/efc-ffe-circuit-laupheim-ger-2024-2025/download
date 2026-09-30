--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2429,68 +2429,68 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -2586,51 +2586,51 @@
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" t="s">
@@ -2683,51 +2683,51 @@
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -2743,51 +2743,51 @@
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>28</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -2823,51 +2823,51 @@
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>60</v>
       </c>
       <c r="F25" t="s">
@@ -2943,91 +2943,91 @@
       </c>
       <c r="C29" t="s">
         <v>70</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>72</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>73</v>
       </c>
       <c r="F30" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>75</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>77</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>78</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -3083,51 +3083,51 @@
       </c>
       <c r="C36" t="s">
         <v>83</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>85</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>86</v>
       </c>
       <c r="F37" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>88</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>86</v>
       </c>
       <c r="F38" t="s">
@@ -3491,51 +3491,51 @@
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>120</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>122</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
@@ -3808,51 +3808,51 @@
       </c>
       <c r="C73" t="s">
         <v>142</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>28</v>
       </c>
       <c r="F73" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>143</v>
       </c>
       <c r="D74">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>60</v>
       </c>
       <c r="F74" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>145</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
@@ -3888,51 +3888,51 @@
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>148</v>
       </c>
       <c r="F77" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>150</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>151</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>86</v>
       </c>
       <c r="F79" t="s">
@@ -3988,51 +3988,51 @@
       </c>
       <c r="C82" t="s">
         <v>157</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>158</v>
       </c>
       <c r="D83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>159</v>
       </c>
       <c r="F83" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>161</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>148</v>
       </c>
       <c r="F84" t="s">
@@ -4102,51 +4102,51 @@
       </c>
       <c r="C88" t="s">
         <v>167</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>18</v>
       </c>
       <c r="F88" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>168</v>
       </c>
       <c r="D89">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>148</v>
       </c>
       <c r="F89" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>170</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>35</v>
       </c>
       <c r="F90" t="s">
@@ -4202,51 +4202,51 @@
       </c>
       <c r="C93" t="s">
         <v>176</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>110</v>
       </c>
       <c r="F93" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>177</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>178</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
@@ -4256,51 +4256,51 @@
       </c>
       <c r="C96" t="s">
         <v>179</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>180</v>
       </c>
       <c r="D97">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>116</v>
       </c>
       <c r="F97" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>182</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>35</v>
       </c>
       <c r="F98" t="s">
@@ -4550,51 +4550,51 @@
       </c>
       <c r="C111" t="s">
         <v>199</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>35</v>
       </c>
       <c r="F111" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>200</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>35</v>
       </c>
       <c r="F112" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>202</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>60</v>
       </c>
       <c r="F113" t="s">
@@ -4747,71 +4747,71 @@
       </c>
       <c r="C121" t="s">
         <v>214</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>116</v>
       </c>
       <c r="F121" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>216</v>
       </c>
       <c r="D122">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>217</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>219</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>86</v>
       </c>
       <c r="F124" t="s">
@@ -5198,102 +5198,102 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>247</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>248</v>
       </c>
       <c r="D148">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>18</v>
       </c>
       <c r="F148" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>249</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>28</v>
       </c>
       <c r="F149" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>250</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>251</v>
       </c>
       <c r="F150" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>253</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>18</v>
       </c>
       <c r="F151" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>254</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>28</v>
       </c>
       <c r="F152" t="s">
         <v>98</v>
       </c>
     </row>
@@ -5362,51 +5362,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>260</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>251</v>
       </c>
       <c r="F157" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>261</v>
       </c>
       <c r="D158">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>262</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>18</v>
       </c>
       <c r="F159" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
@@ -5444,51 +5444,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>116</v>
       </c>
       <c r="F162" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>269</v>
       </c>
       <c r="D163">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>271</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>18</v>
       </c>
       <c r="F164" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
@@ -5727,85 +5727,85 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>294</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>18</v>
       </c>
       <c r="F179" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>295</v>
       </c>
       <c r="D180">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>18</v>
       </c>
       <c r="F180" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>296</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>18</v>
       </c>
       <c r="F181" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>297</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>299</v>
       </c>
       <c r="D183">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>35</v>
       </c>
       <c r="F183" t="s">
         <v>91</v>
       </c>
     </row>
@@ -6213,51 +6213,51 @@
       </c>
       <c r="C9" t="s">
         <v>326</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>328</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>329</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -6433,51 +6433,51 @@
       </c>
       <c r="C20" t="s">
         <v>341</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
       <c r="F20" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>342</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>343</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>63</v>
       </c>
       <c r="F22" t="s">
@@ -6533,51 +6533,51 @@
       </c>
       <c r="C25" t="s">
         <v>347</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>349</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>350</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
@@ -6710,71 +6710,71 @@
       </c>
       <c r="C34" t="s">
         <v>358</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>359</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>86</v>
       </c>
       <c r="F35" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>360</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>159</v>
       </c>
       <c r="F36" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>361</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>35</v>
       </c>
       <c r="F37" t="s">
@@ -7087,51 +7087,51 @@
       </c>
       <c r="C53" t="s">
         <v>381</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>382</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>116</v>
       </c>
       <c r="F54" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>384</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
@@ -7164,51 +7164,51 @@
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>386</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>387</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>389</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
@@ -7955,51 +7955,51 @@
       </c>
       <c r="C97" t="s">
         <v>438</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>35</v>
       </c>
       <c r="F97" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>439</v>
       </c>
       <c r="D98">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>440</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>18</v>
       </c>
       <c r="F99" t="s">
@@ -8035,51 +8035,51 @@
       </c>
       <c r="C101" t="s">
         <v>442</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>35</v>
       </c>
       <c r="F101" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>443</v>
       </c>
       <c r="D102">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>110</v>
       </c>
       <c r="F102" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>444</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>60</v>
       </c>
       <c r="F103" t="s">
@@ -8275,51 +8275,51 @@
       </c>
       <c r="C113" t="s">
         <v>458</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>110</v>
       </c>
       <c r="F113" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>460</v>
       </c>
       <c r="D114">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>63</v>
       </c>
       <c r="F114" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>462</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>28</v>
       </c>
       <c r="F115" t="s">
@@ -8432,131 +8432,131 @@
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>469</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>470</v>
       </c>
       <c r="D122">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>18</v>
       </c>
       <c r="F122" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>471</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>110</v>
       </c>
       <c r="F123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>472</v>
       </c>
       <c r="D124">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>28</v>
       </c>
       <c r="F124" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>474</v>
       </c>
       <c r="D125">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>60</v>
       </c>
       <c r="F125" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>475</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>116</v>
       </c>
       <c r="F126" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>477</v>
       </c>
       <c r="D127">
         <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>60</v>
       </c>
       <c r="F127" t="s">
@@ -8705,68 +8705,68 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>488</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="F136" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>489</v>
       </c>
       <c r="D137">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>251</v>
       </c>
       <c r="F137" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>491</v>
       </c>
       <c r="D138">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>35</v>
       </c>
       <c r="F138" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>492</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>60</v>
       </c>
       <c r="F139" t="s">
         <v>101</v>
       </c>
     </row>
@@ -8923,184 +8923,184 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>505</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>68</v>
       </c>
       <c r="F149" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>507</v>
       </c>
       <c r="D150">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>86</v>
       </c>
       <c r="F150" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>508</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>373</v>
       </c>
       <c r="F151" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>509</v>
       </c>
       <c r="D152">
         <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>510</v>
       </c>
       <c r="D153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>28</v>
       </c>
       <c r="F153" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>511</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>513</v>
       </c>
       <c r="D155">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>28</v>
       </c>
       <c r="F155" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>515</v>
       </c>
       <c r="D156">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>21</v>
       </c>
       <c r="F156" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>517</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>518</v>
       </c>
       <c r="D158">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>519</v>
       </c>
       <c r="D159">
         <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>18</v>
       </c>
       <c r="F159" t="s">
         <v>340</v>
       </c>
     </row>
@@ -9175,51 +9175,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>524</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>18</v>
       </c>
       <c r="F164" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>526</v>
       </c>
       <c r="D165">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>159</v>
       </c>
       <c r="F165" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>528</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>18</v>
       </c>
       <c r="F166" t="s">
         <v>84</v>
       </c>
     </row>
@@ -9308,51 +9308,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>534</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>535</v>
       </c>
       <c r="D173">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>60</v>
       </c>
       <c r="F173" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>536</v>
       </c>
       <c r="D174">
         <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>373</v>
       </c>
       <c r="F174" t="s">
         <v>486</v>
       </c>
     </row>
@@ -9523,68 +9523,68 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>547</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="F185" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>548</v>
       </c>
       <c r="D186">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>60</v>
       </c>
       <c r="F186" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>549</v>
       </c>
       <c r="D187">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>550</v>
       </c>
       <c r="D188">
         <v>22</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
@@ -10069,51 +10069,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>587</v>
       </c>
       <c r="D218">
         <v>21</v>
       </c>
       <c r="E218" t="s">
         <v>73</v>
       </c>
       <c r="F218" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>588</v>
       </c>
       <c r="D219">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E219" t="s">
         <v>18</v>
       </c>
       <c r="F219" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>590</v>
       </c>
       <c r="D220">
         <v>21</v>
       </c>
       <c r="E220" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
@@ -10185,51 +10185,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>596</v>
       </c>
       <c r="D225">
         <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>60</v>
       </c>
       <c r="F225" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>597</v>
       </c>
       <c r="D226">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E226" t="s">
         <v>10</v>
       </c>
       <c r="F226" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>599</v>
       </c>
       <c r="D227">
         <v>20</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="F227" t="s">
         <v>209</v>
       </c>
     </row>
@@ -10270,51 +10270,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>602</v>
       </c>
       <c r="D230">
         <v>20</v>
       </c>
       <c r="E230" t="s">
         <v>116</v>
       </c>
       <c r="F230" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="C231" t="s">
         <v>604</v>
       </c>
       <c r="D231">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>605</v>
       </c>
       <c r="D232">
         <v>20</v>
       </c>
       <c r="E232" t="s">
         <v>15</v>
       </c>
       <c r="F232" t="s">
         <v>286</v>
       </c>
     </row>
@@ -10338,170 +10338,170 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>608</v>
       </c>
       <c r="D234">
         <v>18</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
       <c r="F234" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>609</v>
       </c>
       <c r="D235">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E235" t="s">
         <v>18</v>
       </c>
       <c r="F235" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>610</v>
       </c>
       <c r="D236">
         <v>23</v>
       </c>
       <c r="E236" t="s">
         <v>148</v>
       </c>
       <c r="F236" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="C237" t="s">
         <v>612</v>
       </c>
       <c r="D237">
         <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>80</v>
       </c>
       <c r="F237" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="C238" t="s">
         <v>613</v>
       </c>
       <c r="D238">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E238" t="s">
         <v>18</v>
       </c>
       <c r="F238" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="C239" t="s">
         <v>614</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>80</v>
       </c>
       <c r="F239" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="C240" t="s">
         <v>615</v>
       </c>
       <c r="D240">
         <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>60</v>
       </c>
       <c r="F240" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>616</v>
       </c>
       <c r="D241">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E241" t="s">
         <v>28</v>
       </c>
       <c r="F241" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>617</v>
       </c>
       <c r="D242">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E242" t="s">
         <v>18</v>
       </c>
       <c r="F242" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="C243" t="s">
         <v>619</v>
       </c>
       <c r="D243">
         <v>19</v>
       </c>
       <c r="E243" t="s">
         <v>148</v>
       </c>
       <c r="F243" t="s">
         <v>620</v>
       </c>
     </row>