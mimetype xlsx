--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1304,51 +1304,51 @@
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1484,51 +1484,51 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1564,88 +1564,88 @@
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
@@ -2052,71 +2052,71 @@
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>89</v>
       </c>
       <c r="F47" t="s">
@@ -2357,51 +2357,51 @@
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>109</v>
       </c>
       <c r="F60" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2531,51 +2531,51 @@
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>89</v>
       </c>
       <c r="F69" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>48</v>
       </c>
       <c r="F70" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
@@ -2759,51 +2759,51 @@
       </c>
       <c r="C3" t="s">
         <v>138</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>140</v>
       </c>
       <c r="D4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>141</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2913,51 +2913,51 @@
       </c>
       <c r="C11" t="s">
         <v>149</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>150</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>151</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
@@ -2993,51 +2993,51 @@
       </c>
       <c r="C15" t="s">
         <v>155</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>157</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>158</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -3073,51 +3073,51 @@
       </c>
       <c r="C19" t="s">
         <v>162</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>163</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>164</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -3367,51 +3367,51 @@
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>74</v>
       </c>
       <c r="F34" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>179</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>180</v>
       </c>
       <c r="F35" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>182</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>89</v>
       </c>
       <c r="F36" t="s">
@@ -3858,51 +3858,51 @@
       </c>
       <c r="C59" t="s">
         <v>211</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>202</v>
       </c>
       <c r="F59" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>212</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>213</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>38</v>
       </c>
       <c r="F61" t="s">
@@ -4460,51 +4460,51 @@
       </c>
       <c r="C90" t="s">
         <v>251</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>252</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>202</v>
       </c>
       <c r="F91" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>253</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
@@ -4540,71 +4540,71 @@
       </c>
       <c r="C94" t="s">
         <v>256</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>258</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>202</v>
       </c>
       <c r="F95" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>259</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>260</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>89</v>
       </c>
     </row>