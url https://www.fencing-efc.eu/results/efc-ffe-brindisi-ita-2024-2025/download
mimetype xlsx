--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1188,51 +1188,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -1276,68 +1276,68 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -1412,51 +1412,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>32</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
     </row>
@@ -1506,119 +1506,119 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>41</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>43</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>44</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
@@ -1936,51 +1936,51 @@
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>75</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>38</v>
       </c>
       <c r="F50" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>77</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>78</v>
       </c>
       <c r="F51" t="s">
@@ -1996,51 +1996,51 @@
       </c>
       <c r="C52" t="s">
         <v>80</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>33</v>
       </c>
       <c r="F52" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>82</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>38</v>
       </c>
       <c r="F53" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>84</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2126,65 +2126,65 @@
         <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>98</v>
       </c>
       <c r="D62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>99</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>100</v>
@@ -2238,51 +2238,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>104</v>
       </c>
       <c r="D68">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>105</v>
       </c>
       <c r="D69">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2380,51 +2380,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>109</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>110</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>112</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2488,85 +2488,85 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>116</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>117</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>118</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>119</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>120</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2579,51 +2579,51 @@
       </c>
       <c r="C16" t="s">
         <v>121</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>122</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>123</v>
       </c>
       <c r="F17" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>125</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2670,51 +2670,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>128</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>129</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>131</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2903,51 +2903,51 @@
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>144</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>145</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>146</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
@@ -3048,51 +3048,51 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>154</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>155</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>50</v>
       </c>
       <c r="F43" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>157</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
@@ -3310,51 +3310,51 @@
       </c>
       <c r="C56" t="s">
         <v>172</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>173</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>174</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>38</v>
       </c>
       <c r="F58" t="s">
         <v>175</v>
       </c>
     </row>
@@ -3387,51 +3387,51 @@
       </c>
       <c r="C60" t="s">
         <v>178</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>57</v>
       </c>
       <c r="F60" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>180</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>94</v>
       </c>
       <c r="F61" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>181</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>33</v>
       </c>
       <c r="F62" t="s">
@@ -3562,82 +3562,82 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>192</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>193</v>
       </c>
       <c r="F71" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>195</v>
       </c>
       <c r="D72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>57</v>
       </c>
       <c r="F72" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>196</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>197</v>
       </c>
       <c r="D74">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>50</v>
       </c>
       <c r="F74" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>198</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>