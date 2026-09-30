--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1909,51 +1909,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2576,51 +2576,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>32</v>
       </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
@@ -3018,51 +3018,51 @@
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>131</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>132</v>
       </c>
       <c r="D69">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E69" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>133</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>134</v>
       </c>
       <c r="F70" t="s">
         <v>135</v>
       </c>
     </row>
@@ -3075,71 +3075,71 @@
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
         <v>13</v>
       </c>
       <c r="E71" t="s">
         <v>119</v>
       </c>
       <c r="F71" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>138</v>
       </c>
       <c r="D72">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>119</v>
       </c>
       <c r="F72" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>140</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>142</v>
       </c>
       <c r="D74">
         <v>13</v>
       </c>
       <c r="E74" t="s">
         <v>143</v>
       </c>
       <c r="F74" t="s">
@@ -3155,51 +3155,51 @@
       </c>
       <c r="C75" t="s">
         <v>145</v>
       </c>
       <c r="D75">
         <v>14</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>147</v>
       </c>
       <c r="D76">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>149</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
     </row>
@@ -3643,51 +3643,51 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>184</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>32</v>
       </c>
       <c r="F101" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>187</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
@@ -3803,51 +3803,51 @@
       </c>
       <c r="C108" t="s">
         <v>194</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>195</v>
       </c>
       <c r="D109">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
       <c r="F109" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>197</v>
       </c>
       <c r="D110">
         <v>13</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
@@ -3931,51 +3931,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="C115" t="s">
         <v>203</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>154</v>
       </c>
       <c r="F115" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="C116" t="s">
         <v>204</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>39</v>
       </c>
       <c r="F116" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>35</v>
       </c>
       <c r="F117" t="s">
         <v>146</v>
       </c>
     </row>
@@ -3999,51 +3999,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
         <v>13</v>
       </c>
       <c r="E119" t="s">
         <v>35</v>
       </c>
       <c r="F119" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>210</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>211</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>39</v>
       </c>
       <c r="F121" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
@@ -4132,51 +4132,51 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>217</v>
       </c>
       <c r="D127">
         <v>14</v>
       </c>
       <c r="E127" t="s">
         <v>73</v>
       </c>
       <c r="F127" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>218</v>
       </c>
       <c r="D128">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E128" t="s">
         <v>39</v>
       </c>
       <c r="F128" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>219</v>
       </c>
       <c r="D129">
         <v>14</v>
       </c>
       <c r="E129" t="s">
         <v>39</v>
       </c>
       <c r="F129" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4809,51 +4809,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>260</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>261</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>87</v>
       </c>
       <c r="F30" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>25</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>262</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5358,51 +5358,51 @@
       </c>
       <c r="C59" t="s">
         <v>297</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>35</v>
       </c>
       <c r="F59" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>298</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>299</v>
       </c>
       <c r="D61">
         <v>13</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
     </row>
@@ -5677,71 +5677,71 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>318</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>71</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>319</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>72</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>320</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>321</v>
       </c>
       <c r="D79">
         <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>47</v>
       </c>
       <c r="F79" t="s">
         <v>99</v>
       </c>
     </row>
@@ -5854,108 +5854,108 @@
       </c>
       <c r="C85" t="s">
         <v>330</v>
       </c>
       <c r="D85">
         <v>14</v>
       </c>
       <c r="E85" t="s">
         <v>119</v>
       </c>
       <c r="F85" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>332</v>
       </c>
       <c r="D86">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>73</v>
       </c>
       <c r="F86" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>333</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>334</v>
       </c>
       <c r="D88">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E88" t="s">
         <v>119</v>
       </c>
       <c r="F88" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>335</v>
       </c>
       <c r="D89">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E89" t="s">
         <v>119</v>
       </c>
       <c r="F89" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>336</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5968,131 +5968,131 @@
       </c>
       <c r="C91" t="s">
         <v>337</v>
       </c>
       <c r="D91">
         <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>338</v>
       </c>
       <c r="F91" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>340</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>47</v>
       </c>
       <c r="F92" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>341</v>
       </c>
       <c r="D93">
         <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>35</v>
       </c>
       <c r="F93" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>342</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>30</v>
       </c>
       <c r="F94" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>343</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>87</v>
       </c>
       <c r="F95" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>344</v>
       </c>
       <c r="D96">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E96" t="s">
         <v>115</v>
       </c>
       <c r="F96" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>345</v>
       </c>
       <c r="D97">
         <v>14</v>
       </c>
       <c r="E97" t="s">
         <v>30</v>
       </c>
       <c r="F97" t="s">
@@ -6445,71 +6445,71 @@
       </c>
       <c r="C115" t="s">
         <v>366</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>35</v>
       </c>
       <c r="F115" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>367</v>
       </c>
       <c r="D116">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E116" t="s">
         <v>30</v>
       </c>
       <c r="F116" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>368</v>
       </c>
       <c r="D117">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E117" t="s">
         <v>30</v>
       </c>
       <c r="F117" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>112</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>369</v>
       </c>
       <c r="D118">
         <v>13</v>
       </c>
       <c r="E118" t="s">
         <v>30</v>
       </c>
       <c r="F118" t="s">
@@ -6747,51 +6747,51 @@
         <v>155</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="C131" t="s">
         <v>384</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="C132" t="s">
         <v>385</v>
       </c>
       <c r="D132">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E132" t="s">
         <v>35</v>
       </c>
       <c r="F132" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="C133" t="s">
         <v>386</v>
       </c>
       <c r="D133">
         <v>13</v>
       </c>
       <c r="E133" t="s">
         <v>35</v>
       </c>
       <c r="F133" t="s">
         <v>36</v>
       </c>
     </row>
@@ -6883,51 +6883,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>393</v>
       </c>
       <c r="D139">
         <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>35</v>
       </c>
       <c r="F139" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>394</v>
       </c>
       <c r="D140">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>47</v>
       </c>
       <c r="F140" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>395</v>
       </c>
       <c r="D141">
         <v>15</v>
       </c>
       <c r="E141" t="s">
         <v>119</v>
       </c>
       <c r="F141" t="s">
         <v>396</v>
       </c>
     </row>
@@ -7050,85 +7050,85 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>404</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>61</v>
       </c>
       <c r="F149" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>405</v>
       </c>
       <c r="D150">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E150" t="s">
         <v>73</v>
       </c>
       <c r="F150" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>406</v>
       </c>
       <c r="D151">
         <v>14</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>407</v>
       </c>
       <c r="D152">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E152" t="s">
         <v>39</v>
       </c>
       <c r="F152" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>408</v>
       </c>
       <c r="D153">
         <v>14</v>
       </c>
       <c r="E153" t="s">
         <v>119</v>
       </c>
       <c r="F153" t="s">
         <v>295</v>
       </c>
     </row>