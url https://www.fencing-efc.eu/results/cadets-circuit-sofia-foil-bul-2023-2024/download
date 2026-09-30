--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1572,71 +1572,71 @@
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
@@ -1692,51 +1692,51 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
@@ -1892,108 +1892,108 @@
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>72</v>
       </c>
       <c r="F33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>78</v>
       </c>
       <c r="F37" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>81</v>
       </c>
       <c r="F38" t="s">
@@ -2180,51 +2180,51 @@
       </c>
       <c r="C48" t="s">
         <v>97</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>98</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="F49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
@@ -2417,51 +2417,51 @@
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>116</v>
       </c>
       <c r="F60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>15</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>120</v>
       </c>
     </row>
@@ -2724,51 +2724,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="F77" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>146</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>34</v>
       </c>
       <c r="F79" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2843,51 +2843,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>34</v>
       </c>
       <c r="F84" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>154</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>34</v>
       </c>
       <c r="F86" t="s">
         <v>130</v>
       </c>
     </row>
@@ -3036,91 +3036,91 @@
       </c>
       <c r="B5">
         <v>65.0</v>
       </c>
       <c r="C5" t="s">
         <v>163</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>165</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>78</v>
       </c>
       <c r="F6" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>50.0</v>
       </c>
       <c r="C7" t="s">
         <v>167</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>168</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>78</v>
       </c>
       <c r="F8" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>170</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>116</v>
       </c>
       <c r="F9" t="s">
@@ -3133,51 +3133,51 @@
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>172</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>173</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>174</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>175</v>
       </c>
       <c r="F12" t="s">
@@ -3410,51 +3410,51 @@
       </c>
       <c r="C24" t="s">
         <v>192</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>193</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="F25" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>194</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>78</v>
       </c>
       <c r="F26" t="s">
@@ -3715,51 +3715,51 @@
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>218</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>219</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>78</v>
       </c>
       <c r="F41" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>220</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
     </row>
@@ -3809,51 +3809,51 @@
       </c>
       <c r="C45" t="s">
         <v>223</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>224</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>78</v>
       </c>
       <c r="F46" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>225</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>78</v>
       </c>
       <c r="F47" t="s">
@@ -3946,51 +3946,51 @@
       </c>
       <c r="C52" t="s">
         <v>231</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>78</v>
       </c>
       <c r="F52" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>232</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>34</v>
       </c>
       <c r="F53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>233</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
@@ -4166,71 +4166,71 @@
       </c>
       <c r="C63" t="s">
         <v>243</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
       <c r="F63" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>245</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>41</v>
       </c>
       <c r="F64" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>246</v>
       </c>
       <c r="D65">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>41</v>
       </c>
       <c r="F65" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>247</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>46</v>
       </c>
       <c r="F66" t="s">
@@ -4464,51 +4464,51 @@
         <v>132</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="C80" t="s">
         <v>264</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="C81" t="s">
         <v>265</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
       <c r="F81" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="C82" t="s">
         <v>266</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
     </row>