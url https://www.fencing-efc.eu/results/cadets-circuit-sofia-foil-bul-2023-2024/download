--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1287,148 +1287,148 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
@@ -1444,51 +1444,51 @@
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1752,51 +1752,51 @@
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
@@ -1969,51 +1969,51 @@
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>78</v>
       </c>
       <c r="F37" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>81</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>84</v>
       </c>
       <c r="F39" t="s">
@@ -2029,51 +2029,51 @@
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>49</v>
       </c>
       <c r="F41" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>89</v>
       </c>
     </row>
@@ -2086,51 +2086,51 @@
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>81</v>
       </c>
       <c r="F45" t="s">
@@ -2220,51 +2220,51 @@
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2491,51 +2491,51 @@
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>41</v>
       </c>
       <c r="F64" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>125</v>
       </c>
     </row>
@@ -2585,51 +2585,51 @@
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>34</v>
       </c>
       <c r="F69" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>54</v>
       </c>
       <c r="F71" t="s">
@@ -2673,85 +2673,85 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>139</v>
       </c>
       <c r="D74">
         <v>15</v>
       </c>
       <c r="E74" t="s">
         <v>34</v>
       </c>
       <c r="F74" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>140</v>
       </c>
       <c r="D75">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="F77" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
         <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78" t="s">
         <v>130</v>
       </c>
     </row>
@@ -2860,68 +2860,68 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>154</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>34</v>
       </c>
       <c r="F86" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>156</v>
       </c>
       <c r="D87">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E87" t="s">
         <v>34</v>
       </c>
       <c r="F87" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>157</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
       <c r="F88" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2999,51 +2999,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>159</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>80.0</v>
       </c>
       <c r="C4" t="s">
         <v>161</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>78</v>
       </c>
       <c r="F4" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>65.0</v>
       </c>
       <c r="C5" t="s">
         <v>163</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>164</v>
       </c>
     </row>
@@ -3213,71 +3213,71 @@
       </c>
       <c r="C14" t="s">
         <v>178</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
       <c r="F14" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>179</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>46</v>
       </c>
       <c r="F15" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>181</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>78</v>
       </c>
       <c r="F16" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>182</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>78</v>
       </c>
       <c r="F17" t="s">
@@ -3373,51 +3373,51 @@
       </c>
       <c r="C22" t="s">
         <v>190</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>78</v>
       </c>
       <c r="F22" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>191</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>192</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24" t="s">
         <v>187</v>
       </c>
     </row>
@@ -3450,91 +3450,91 @@
       </c>
       <c r="C26" t="s">
         <v>194</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>78</v>
       </c>
       <c r="F26" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>196</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>78</v>
       </c>
       <c r="F27" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>197</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>78</v>
       </c>
       <c r="F28" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>198</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>199</v>
       </c>
       <c r="F29" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>201</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>164</v>
       </c>
     </row>
@@ -3681,142 +3681,142 @@
       </c>
       <c r="C38" t="s">
         <v>216</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>210</v>
       </c>
       <c r="F38" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>217</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>218</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>219</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>78</v>
       </c>
       <c r="F41" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>220</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>221</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>66</v>
       </c>
       <c r="F43" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>222</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>223</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45" t="s">
         <v>136</v>
       </c>
     </row>
@@ -3829,51 +3829,51 @@
       </c>
       <c r="C46" t="s">
         <v>224</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>78</v>
       </c>
       <c r="F46" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>225</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>78</v>
       </c>
       <c r="F47" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>226</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4086,91 +4086,91 @@
       </c>
       <c r="C59" t="s">
         <v>239</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>34</v>
       </c>
       <c r="F59" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>240</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>41</v>
       </c>
       <c r="F60" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>241</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>34</v>
       </c>
       <c r="F61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>242</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>41</v>
       </c>
       <c r="F62" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>243</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
       <c r="F63" t="s">
@@ -4206,128 +4206,128 @@
       </c>
       <c r="C65" t="s">
         <v>246</v>
       </c>
       <c r="D65">
         <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>41</v>
       </c>
       <c r="F65" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>247</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>46</v>
       </c>
       <c r="F66" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>249</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>204</v>
       </c>
       <c r="F67" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>250</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>251</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>34</v>
       </c>
       <c r="F69" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>252</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="C71" t="s">
         <v>253</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>41</v>
       </c>
       <c r="F71" t="s">
         <v>254</v>
       </c>
     </row>
@@ -4416,85 +4416,85 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>261</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="F77" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>262</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="C79" t="s">
         <v>263</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>34</v>
       </c>
       <c r="F79" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="C80" t="s">
         <v>264</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="C81" t="s">
         <v>265</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
       <c r="F81" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
@@ -4512,68 +4512,68 @@
         <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="C83" t="s">
         <v>267</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="C84" t="s">
         <v>268</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>34</v>
       </c>
       <c r="F84" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>269</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>