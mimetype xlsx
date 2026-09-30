--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2049,68 +2049,68 @@
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
@@ -2183,51 +2183,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
@@ -2257,51 +2257,51 @@
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
@@ -2314,71 +2314,71 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>48</v>
       </c>
       <c r="F31" t="s">
@@ -2428,51 +2428,51 @@
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>65</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2553,51 +2553,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
@@ -2886,51 +2886,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59">
         <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>100</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>65</v>
       </c>
       <c r="F60" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>102</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>65</v>
       </c>
     </row>
@@ -2997,51 +2997,51 @@
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
         <v>15</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>109</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>75</v>
       </c>
       <c r="F66" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>111</v>
       </c>
       <c r="D67">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
@@ -3399,91 +3399,91 @@
       </c>
       <c r="C86" t="s">
         <v>135</v>
       </c>
       <c r="D86">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>136</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>25</v>
       </c>
       <c r="F87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>137</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>138</v>
       </c>
       <c r="D89">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>139</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>140</v>
       </c>
       <c r="F90" t="s">
         <v>141</v>
       </c>
     </row>
@@ -3533,51 +3533,51 @@
       </c>
       <c r="C93" t="s">
         <v>145</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>146</v>
       </c>
       <c r="D94">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>75</v>
       </c>
       <c r="F94" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>147</v>
       </c>
       <c r="D95">
         <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>25</v>
       </c>
       <c r="F95" t="s">
@@ -3593,51 +3593,51 @@
       </c>
       <c r="C96" t="s">
         <v>148</v>
       </c>
       <c r="D96">
         <v>15</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>149</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>150</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
@@ -4258,51 +4258,51 @@
         <v>197</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>198</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>199</v>
       </c>
       <c r="D134">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E134" t="s">
         <v>156</v>
       </c>
       <c r="F134" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>200</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
@@ -4317,51 +4317,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>202</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>203</v>
       </c>
       <c r="D138">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>75</v>
       </c>
       <c r="F138" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>205</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
@@ -4413,51 +4413,51 @@
         <v>207</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>210</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>211</v>
       </c>
       <c r="D144">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>75</v>
       </c>
       <c r="F144" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>212</v>
       </c>
       <c r="D145">
         <v>13</v>
       </c>
       <c r="E145" t="s">
         <v>75</v>
       </c>
       <c r="F145" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4760,51 +4760,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>228</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>229</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>230</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>231</v>
       </c>
     </row>
@@ -5122,51 +5122,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>252</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>253</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>254</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>45</v>
       </c>
       <c r="F35" t="s">
         <v>104</v>
       </c>
     </row>
@@ -5230,51 +5230,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>259</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>260</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>261</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
       <c r="F41" t="s">
@@ -5455,108 +5455,108 @@
       </c>
       <c r="C51" t="s">
         <v>276</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>140</v>
       </c>
       <c r="F51" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>278</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>279</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>25</v>
       </c>
       <c r="F53" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>281</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>283</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>23</v>
       </c>
     </row>
@@ -5723,51 +5723,51 @@
       </c>
       <c r="C65" t="s">
         <v>293</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>294</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>295</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
@@ -5834,51 +5834,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>301</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>302</v>
       </c>
       <c r="D72">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>303</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>65</v>
       </c>
     </row>
@@ -5951,51 +5951,51 @@
       </c>
       <c r="C77" t="s">
         <v>307</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>241</v>
       </c>
       <c r="F77" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>308</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>309</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>85</v>
       </c>
       <c r="F79" t="s">
@@ -6011,51 +6011,51 @@
       </c>
       <c r="C80" t="s">
         <v>310</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>25</v>
       </c>
       <c r="F80" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>311</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>312</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
     </row>
@@ -6125,51 +6125,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>316</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>317</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>318</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>65</v>
       </c>
     </row>
@@ -6324,51 +6324,51 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>329</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>330</v>
       </c>
       <c r="D98">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>331</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
@@ -6566,51 +6566,51 @@
       </c>
       <c r="C110" t="s">
         <v>345</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>346</v>
       </c>
       <c r="D111">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E111" t="s">
         <v>25</v>
       </c>
       <c r="F111" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>347</v>
       </c>
       <c r="D112">
         <v>15</v>
       </c>
       <c r="E112" t="s">
         <v>75</v>
       </c>
       <c r="F112" t="s">
@@ -6680,51 +6680,51 @@
       </c>
       <c r="C116" t="s">
         <v>352</v>
       </c>
       <c r="D116">
         <v>15</v>
       </c>
       <c r="E116" t="s">
         <v>289</v>
       </c>
       <c r="F116" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>353</v>
       </c>
       <c r="D117">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>25</v>
       </c>
       <c r="F117" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>354</v>
       </c>
       <c r="D118">
         <v>15</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
     </row>
@@ -7154,51 +7154,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>384</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>75</v>
       </c>
       <c r="F143" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>385</v>
       </c>
       <c r="D144">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>75</v>
       </c>
       <c r="F144" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>386</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>299</v>
       </c>
       <c r="F145" t="s">
         <v>213</v>
       </c>
     </row>
@@ -7321,51 +7321,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>394</v>
       </c>
       <c r="D153">
         <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>75</v>
       </c>
       <c r="F153" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>395</v>
       </c>
       <c r="D154">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>25</v>
       </c>
       <c r="F154" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>396</v>
       </c>
       <c r="D155">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>75</v>
       </c>
       <c r="F155" t="s">
         <v>204</v>
       </c>
     </row>
@@ -7570,68 +7570,68 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>409</v>
       </c>
       <c r="D168">
         <v>15</v>
       </c>
       <c r="E168" t="s">
         <v>75</v>
       </c>
       <c r="F168" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>410</v>
       </c>
       <c r="D169">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>75</v>
       </c>
       <c r="F169" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>411</v>
       </c>
       <c r="D170">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>75</v>
       </c>
       <c r="F170" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>412</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>413</v>
       </c>
       <c r="F171" t="s">
         <v>414</v>
       </c>
     </row>
@@ -7655,51 +7655,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>416</v>
       </c>
       <c r="D173">
         <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>75</v>
       </c>
       <c r="F173" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>417</v>
       </c>
       <c r="D174">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>140</v>
       </c>
       <c r="F174" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>418</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>156</v>
       </c>
       <c r="F175" t="s">
         <v>182</v>
       </c>
     </row>
@@ -7740,51 +7740,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>421</v>
       </c>
       <c r="D178">
         <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>75</v>
       </c>
       <c r="F178" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>422</v>
       </c>
       <c r="D179">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>75</v>
       </c>
       <c r="F179" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>423</v>
       </c>
       <c r="D180">
         <v>14</v>
       </c>
       <c r="E180" t="s">
         <v>75</v>
       </c>
       <c r="F180" t="s">
         <v>110</v>
       </c>
     </row>