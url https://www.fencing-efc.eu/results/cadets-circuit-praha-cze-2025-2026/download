--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1475,91 +1475,91 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
@@ -1883,91 +1883,91 @@
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
@@ -2000,51 +2000,51 @@
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2217,88 +2217,88 @@
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>83</v>
       </c>
       <c r="F47" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>86</v>
       </c>
       <c r="F48" t="s">
@@ -2311,51 +2311,51 @@
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
@@ -2408,88 +2408,88 @@
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2562,51 +2562,51 @@
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
         <v>15</v>
       </c>
       <c r="E62" t="s">
         <v>110</v>
       </c>
       <c r="F62" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>86</v>
       </c>
       <c r="F64" t="s">
@@ -2935,51 +2935,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>138</v>
       </c>
       <c r="D83">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>139</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>140</v>
@@ -3059,150 +3059,150 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>29</v>
       </c>
       <c r="F90" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>148</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>110</v>
       </c>
       <c r="F91" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>149</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>142</v>
       </c>
       <c r="F92" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>150</v>
       </c>
       <c r="D93">
         <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>110</v>
       </c>
       <c r="F93" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>151</v>
       </c>
       <c r="D94">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>152</v>
       </c>
       <c r="F94" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
         <v>14</v>
       </c>
       <c r="E95" t="s">
         <v>142</v>
       </c>
       <c r="F95" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="C96" t="s">
         <v>155</v>
       </c>
       <c r="D96">
         <v>15</v>
       </c>
       <c r="E96" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>156</v>
       </c>
       <c r="D97">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>110</v>
       </c>
       <c r="F97" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>157</v>
       </c>
       <c r="D98">
         <v>15</v>
       </c>
       <c r="E98" t="s">
         <v>29</v>
       </c>
       <c r="F98" t="s">
         <v>132</v>
       </c>
     </row>
@@ -3377,91 +3377,91 @@
       </c>
       <c r="C8" t="s">
         <v>166</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>167</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>169</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>170</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>172</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>110</v>
       </c>
       <c r="F12" t="s">
@@ -3628,51 +3628,51 @@
       </c>
       <c r="C21" t="s">
         <v>182</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>183</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>184</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>95</v>
       </c>
       <c r="F23" t="s">
@@ -3685,51 +3685,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>185</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>187</v>
       </c>
       <c r="D25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>188</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
@@ -3996,125 +3996,125 @@
       </c>
       <c r="C40" t="s">
         <v>209</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>210</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>212</v>
       </c>
       <c r="D42">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>213</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>214</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>215</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>216</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -4207,51 +4207,51 @@
       </c>
       <c r="C51" t="s">
         <v>221</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>222</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>223</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>204</v>
       </c>
     </row>
@@ -4364,51 +4364,51 @@
       </c>
       <c r="C59" t="s">
         <v>229</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>230</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>231</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4458,51 +4458,51 @@
       </c>
       <c r="C64" t="s">
         <v>234</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>235</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>86</v>
       </c>
       <c r="F65" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>236</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
@@ -4592,51 +4592,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>242</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>243</v>
       </c>
       <c r="D72">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>110</v>
       </c>
       <c r="F72" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>244</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
@@ -4723,71 +4723,71 @@
       </c>
       <c r="C78" t="s">
         <v>250</v>
       </c>
       <c r="D78">
         <v>15</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>251</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
       <c r="F79" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>252</v>
       </c>
       <c r="D80">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>253</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
@@ -5042,51 +5042,51 @@
       </c>
       <c r="C95" t="s">
         <v>268</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>47</v>
       </c>
       <c r="F95" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>269</v>
       </c>
       <c r="D96">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>270</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
     </row>
@@ -5116,51 +5116,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>272</v>
       </c>
       <c r="D99">
         <v>14</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="C100" t="s">
         <v>273</v>
       </c>
       <c r="D100">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E100" t="s">
         <v>152</v>
       </c>
       <c r="F100" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="C101" t="s">
         <v>274</v>
       </c>
       <c r="D101">
         <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>95</v>
       </c>
       <c r="F101" t="s">
         <v>118</v>
       </c>
     </row>
@@ -5337,85 +5337,85 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="C112" t="s">
         <v>286</v>
       </c>
       <c r="D112">
         <v>14</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="C113" t="s">
         <v>287</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>110</v>
       </c>
       <c r="F113" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="C114" t="s">
         <v>288</v>
       </c>
       <c r="D114">
         <v>14</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="C115" t="s">
         <v>289</v>
       </c>
       <c r="D115">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>110</v>
       </c>
       <c r="F115" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="C116" t="s">
         <v>290</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>110</v>
       </c>
       <c r="F116" t="s">
         <v>111</v>
       </c>
     </row>