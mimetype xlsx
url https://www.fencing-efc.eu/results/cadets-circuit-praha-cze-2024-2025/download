--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1522,99 +1522,99 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>80.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>65.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
@@ -2124,91 +2124,91 @@
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>10.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36" t="s">
@@ -2264,91 +2264,91 @@
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
@@ -3101,51 +3101,51 @@
       </c>
       <c r="C81" t="s">
         <v>141</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>128</v>
       </c>
       <c r="F81" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>144</v>
       </c>
       <c r="F82" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>146</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
@@ -3240,51 +3240,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>19</v>
       </c>
       <c r="F89" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="C90" t="s">
         <v>157</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="C91" t="s">
         <v>158</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91" t="s">
         <v>58</v>
       </c>
     </row>
@@ -3342,51 +3342,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
       <c r="F95" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>19</v>
       </c>
       <c r="F96" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
         <v>15</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3526,51 +3526,51 @@
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>172</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>173</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>174</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
@@ -3614,51 +3614,51 @@
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>178</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>180</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>182</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>183</v>
       </c>
     </row>
@@ -4042,51 +4042,51 @@
       </c>
       <c r="C30" t="s">
         <v>209</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>210</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>212</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4159,51 +4159,51 @@
       </c>
       <c r="C36" t="s">
         <v>218</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>128</v>
       </c>
       <c r="F36" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>219</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>220</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>221</v>
       </c>
       <c r="F38" t="s">
@@ -4256,51 +4256,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>225</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>226</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>227</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
     </row>
@@ -4330,51 +4330,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>231</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>232</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>233</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>211</v>
       </c>
     </row>
@@ -4387,51 +4387,51 @@
       </c>
       <c r="C48" t="s">
         <v>234</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>235</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>236</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4544,51 +4544,51 @@
       </c>
       <c r="C56" t="s">
         <v>244</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>245</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>247</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
@@ -4644,68 +4644,68 @@
       </c>
       <c r="C61" t="s">
         <v>251</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>252</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>253</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>139</v>
       </c>
       <c r="F63" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>254</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>229</v>
       </c>
       <c r="F64" t="s">
@@ -4721,71 +4721,71 @@
       </c>
       <c r="C65" t="s">
         <v>255</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>256</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>257</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>258</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>259</v>
       </c>
       <c r="F68" t="s">
@@ -4858,71 +4858,71 @@
       </c>
       <c r="C72" t="s">
         <v>264</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>265</v>
       </c>
       <c r="D73">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>266</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>268</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>42</v>
       </c>
       <c r="F75" t="s">
@@ -5112,51 +5112,51 @@
       </c>
       <c r="C85" t="s">
         <v>279</v>
       </c>
       <c r="D85">
         <v>15</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>280</v>
       </c>
       <c r="D86">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>281</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>139</v>
       </c>
       <c r="F87" t="s">
@@ -5232,51 +5232,51 @@
       </c>
       <c r="C91" t="s">
         <v>285</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>128</v>
       </c>
       <c r="F91" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>286</v>
       </c>
       <c r="D92">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>259</v>
       </c>
       <c r="F92" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>288</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
@@ -5372,111 +5372,111 @@
       </c>
       <c r="C98" t="s">
         <v>295</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>297</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>42</v>
       </c>
       <c r="F99" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>298</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>65</v>
       </c>
       <c r="F100" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>95</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>299</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>300</v>
       </c>
       <c r="D102">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>301</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>53</v>
       </c>
     </row>
@@ -5764,102 +5764,102 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>322</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="C121" t="s">
         <v>323</v>
       </c>
       <c r="D121">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="C122" t="s">
         <v>324</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>128</v>
       </c>
       <c r="F122" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="C123" t="s">
         <v>325</v>
       </c>
       <c r="D123">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>221</v>
       </c>
       <c r="F123" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>326</v>
       </c>
       <c r="D124">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="C125" t="s">
         <v>327</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>42</v>
       </c>
       <c r="F125" t="s">
         <v>201</v>
       </c>
     </row>
@@ -6016,51 +6016,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>338</v>
       </c>
       <c r="D135">
         <v>15</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>339</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="F136" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>340</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>27</v>
       </c>
       <c r="F137" t="s">
         <v>175</v>
       </c>
     </row>