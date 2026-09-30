--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1318,51 +1318,51 @@
       </c>
       <c r="B4">
         <v>80.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>65.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
@@ -1440,85 +1440,85 @@
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1531,51 +1531,51 @@
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>26</v>
       </c>
       <c r="F16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>29</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
@@ -1841,51 +1841,51 @@
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -2171,51 +2171,51 @@
       </c>
       <c r="C51" t="s">
         <v>78</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>80</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>81</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
     </row>
@@ -2308,51 +2308,51 @@
       </c>
       <c r="C58" t="s">
         <v>88</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>26</v>
       </c>
       <c r="F58" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>90</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>91</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -2568,91 +2568,91 @@
       </c>
       <c r="C71" t="s">
         <v>107</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>108</v>
       </c>
       <c r="F71" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>110</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>111</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>34</v>
       </c>
       <c r="F73" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>112</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>113</v>
       </c>
       <c r="F74" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>115</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>42</v>
       </c>
       <c r="F75" t="s">
@@ -2668,85 +2668,85 @@
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>26</v>
       </c>
       <c r="F76" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>42</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>118</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>42</v>
       </c>
       <c r="F78" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="C79" t="s">
         <v>119</v>
       </c>
       <c r="D79">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="C80" t="s">
         <v>121</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
@@ -2767,51 +2767,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="C82" t="s">
         <v>125</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
       <c r="F82" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>126</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>42</v>
       </c>
       <c r="F83" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="C84" t="s">
         <v>127</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>26</v>
       </c>
       <c r="F84" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3133,88 +3133,88 @@
       </c>
       <c r="B7">
         <v>50.0</v>
       </c>
       <c r="C7" t="s">
         <v>151</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>152</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>129</v>
       </c>
       <c r="F8" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>154</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>155</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>157</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
     </row>
@@ -3475,51 +3475,51 @@
       </c>
       <c r="C25" t="s">
         <v>175</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>176</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>177</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>48</v>
       </c>
     </row>
@@ -3549,51 +3549,51 @@
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>179</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>180</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>181</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
@@ -3917,108 +3917,108 @@
       </c>
       <c r="C48" t="s">
         <v>202</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>135</v>
       </c>
       <c r="F48" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>203</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>204</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>135</v>
       </c>
       <c r="F50" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>205</v>
       </c>
       <c r="D51">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>26</v>
       </c>
       <c r="F51" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>206</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="F52" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>207</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>30</v>
       </c>
       <c r="F53" t="s">
@@ -4296,51 +4296,51 @@
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>224</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>225</v>
       </c>
       <c r="D69">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>42</v>
       </c>
       <c r="F69" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>226</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>146</v>
       </c>
       <c r="F70" t="s">
@@ -4356,51 +4356,51 @@
       </c>
       <c r="C71" t="s">
         <v>227</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>135</v>
       </c>
       <c r="F71" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>229</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>129</v>
       </c>
       <c r="F72" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>231</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
@@ -4476,51 +4476,51 @@
       </c>
       <c r="C77" t="s">
         <v>236</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>26</v>
       </c>
       <c r="F77" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>237</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>42</v>
       </c>
       <c r="F78" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>238</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
       <c r="F79" t="s">
@@ -4695,102 +4695,102 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="C89" t="s">
         <v>250</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>123</v>
       </c>
       <c r="F89" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="C90" t="s">
         <v>251</v>
       </c>
       <c r="D90">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>129</v>
       </c>
       <c r="F90" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="C91" t="s">
         <v>252</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>98</v>
       </c>
       <c r="F91" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="C92" t="s">
         <v>253</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>135</v>
       </c>
       <c r="F92" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="C93" t="s">
         <v>254</v>
       </c>
       <c r="D93">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>98</v>
       </c>
       <c r="F93" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="C94" t="s">
         <v>255</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>