--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1405,51 +1405,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1516,51 +1516,51 @@
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1715,51 +1715,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1806,88 +1806,88 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>40</v>
       </c>
       <c r="D24">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>43</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
@@ -1945,51 +1945,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
@@ -2118,105 +2118,105 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>61</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>62</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>63</v>
       </c>
       <c r="D43">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>64</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>65</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>66</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
@@ -2428,51 +2428,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>82</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>83</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>84</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
@@ -2653,51 +2653,51 @@
       </c>
       <c r="C70" t="s">
         <v>100</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>26</v>
       </c>
       <c r="F70" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>101</v>
       </c>
       <c r="D71">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>102</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2724,51 +2724,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>104</v>
       </c>
       <c r="D74">
         <v>15</v>
       </c>
       <c r="E74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>105</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>106</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>87</v>
       </c>
       <c r="F76" t="s">
         <v>107</v>
       </c>
     </row>
@@ -2818,51 +2818,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>110</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>111</v>
       </c>
       <c r="D80">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>112</v>
       </c>
       <c r="F80" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>114</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>26</v>
       </c>
       <c r="F81" t="s">
@@ -3048,51 +3048,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="C92" t="s">
         <v>133</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>26</v>
       </c>
       <c r="F92" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>134</v>
       </c>
       <c r="D93">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="C94" t="s">
         <v>135</v>
       </c>
       <c r="D94">
         <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="C95" t="s">
         <v>136</v>
@@ -3234,51 +3234,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="C104" t="s">
         <v>151</v>
       </c>
       <c r="D104">
         <v>15</v>
       </c>
       <c r="E104" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>152</v>
       </c>
       <c r="D105">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>153</v>
       </c>
       <c r="D106">
         <v>15</v>
       </c>
       <c r="E106" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>154</v>
@@ -3290,79 +3290,79 @@
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>155</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>156</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>157</v>
       </c>
       <c r="D110">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>158</v>
       </c>
       <c r="D111">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>112</v>
       </c>
       <c r="F111" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>160</v>
       </c>
       <c r="D112">
         <v>14</v>
       </c>
       <c r="E112" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
@@ -3603,51 +3603,51 @@
       </c>
       <c r="C10" t="s">
         <v>174</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>176</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>177</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -4254,51 +4254,51 @@
       </c>
       <c r="C46" t="s">
         <v>218</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>26</v>
       </c>
       <c r="F46" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>220</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>221</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>162</v>
       </c>
       <c r="F48" t="s">
         <v>222</v>
       </c>
     </row>
@@ -4328,88 +4328,88 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>224</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>225</v>
       </c>
       <c r="D51">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>226</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>227</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>228</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>30</v>
       </c>
     </row>
@@ -4615,51 +4615,51 @@
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>242</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>243</v>
       </c>
       <c r="D67">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>244</v>
       </c>
       <c r="F67" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>246</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>247</v>
       </c>
       <c r="F68" t="s">
@@ -4689,85 +4689,85 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>250</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>251</v>
       </c>
       <c r="D71">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>252</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>253</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>26</v>
       </c>
       <c r="F73" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>254</v>
       </c>
       <c r="D74">
         <v>15</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4797,51 +4797,51 @@
       </c>
       <c r="C76" t="s">
         <v>256</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>26</v>
       </c>
       <c r="F76" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>257</v>
       </c>
       <c r="D77">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>258</v>
       </c>
       <c r="F77" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>260</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>26</v>
       </c>
     </row>
@@ -5165,51 +5165,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>285</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>286</v>
       </c>
       <c r="D99">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E99" t="s">
         <v>26</v>
       </c>
       <c r="F99" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>287</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
@@ -5247,51 +5247,51 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>290</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>54</v>
       </c>
       <c r="F103" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>291</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>26</v>
       </c>
       <c r="F104" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>292</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>