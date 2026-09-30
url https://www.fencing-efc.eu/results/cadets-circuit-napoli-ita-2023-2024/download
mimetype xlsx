--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1266,51 +1266,51 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1597,51 +1597,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -1786,51 +1786,51 @@
         <v>66</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>69</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -1862,51 +1862,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1927,51 +1927,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>80</v>
       </c>
       <c r="F46" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>80</v>
       </c>
       <c r="F47" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>85</v>
       </c>
       <c r="F48" t="s">
         <v>86</v>
       </c>
     </row>
@@ -2311,96 +2311,96 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>118</v>
       </c>
       <c r="F70" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>120</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>123</v>
       </c>
       <c r="F73" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>126</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>127</v>
@@ -2514,51 +2514,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>131</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>132</v>
       </c>
       <c r="F2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>134</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>136</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -2715,51 +2715,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>148</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>149</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>150</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>151</v>
       </c>
     </row>
@@ -2913,51 +2913,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>163</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>164</v>
       </c>
       <c r="F26" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>166</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>168</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>85</v>
       </c>
       <c r="F28" t="s">
         <v>86</v>
       </c>
     </row>
@@ -3108,51 +3108,51 @@
         <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="C38" t="s">
         <v>179</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" t="s">
         <v>180</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="C40" t="s">
         <v>181</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3430,51 +3430,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>205</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>206</v>
       </c>
       <c r="F58" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>208</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>209</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
@@ -3512,51 +3512,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>214</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>215</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>217</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>218</v>
@@ -3636,51 +3636,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>227</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>228</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>229</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>