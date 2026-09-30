--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2655,51 +2655,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
@@ -2831,51 +2831,51 @@
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
@@ -2942,51 +2942,51 @@
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
@@ -3259,88 +3259,88 @@
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>66</v>
       </c>
       <c r="F34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>41</v>
       </c>
       <c r="F35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>34</v>
       </c>
       <c r="F38" t="s">
@@ -3356,51 +3356,51 @@
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>77</v>
       </c>
       <c r="F39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
@@ -3550,51 +3550,51 @@
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>48</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3627,51 +3627,51 @@
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>41</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
@@ -3744,91 +3744,91 @@
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>34</v>
       </c>
       <c r="F60" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>38</v>
       </c>
       <c r="F61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>41</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
@@ -4226,88 +4226,88 @@
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>41</v>
       </c>
       <c r="F84" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>38</v>
       </c>
       <c r="F85" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>151</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>41</v>
       </c>
       <c r="F87" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
       <c r="F88" t="s">
@@ -4591,51 +4591,51 @@
       </c>
       <c r="C103" t="s">
         <v>177</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>28</v>
       </c>
       <c r="F103" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>178</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4688,51 +4688,51 @@
       </c>
       <c r="C108" t="s">
         <v>183</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>41</v>
       </c>
       <c r="F108" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>185</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>186</v>
       </c>
       <c r="F110" t="s">
         <v>187</v>
       </c>
     </row>
@@ -5159,102 +5159,102 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>226</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>48</v>
       </c>
       <c r="F132" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>228</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>41</v>
       </c>
       <c r="F133" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>229</v>
       </c>
       <c r="D134">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>77</v>
       </c>
       <c r="F134" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>230</v>
       </c>
       <c r="D135">
         <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>17</v>
       </c>
       <c r="F135" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>231</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>41</v>
       </c>
       <c r="F136" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>233</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
@@ -5843,102 +5843,102 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>285</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>41</v>
       </c>
       <c r="F174" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>286</v>
       </c>
       <c r="D175">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E175" t="s">
         <v>86</v>
       </c>
       <c r="F175" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>288</v>
       </c>
       <c r="D176">
         <v>14</v>
       </c>
       <c r="E176" t="s">
         <v>38</v>
       </c>
       <c r="F176" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>290</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>17</v>
       </c>
       <c r="F177" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>291</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>292</v>
       </c>
       <c r="D179">
         <v>14</v>
       </c>
       <c r="E179" t="s">
         <v>41</v>
       </c>
       <c r="F179" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
@@ -6236,51 +6236,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>317</v>
       </c>
       <c r="D198">
         <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>318</v>
       </c>
       <c r="D199">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>169</v>
       </c>
       <c r="F199" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>320</v>
       </c>
       <c r="D200">
         <v>15</v>
       </c>
       <c r="E200" t="s">
         <v>166</v>
       </c>
       <c r="F200" t="s">
         <v>242</v>
       </c>
     </row>
@@ -6479,116 +6479,116 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>336</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>186</v>
       </c>
       <c r="F213" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>338</v>
       </c>
       <c r="D214">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E214" t="s">
         <v>17</v>
       </c>
       <c r="F214" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>339</v>
       </c>
       <c r="D215">
         <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>340</v>
       </c>
       <c r="D216">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>17</v>
       </c>
       <c r="F216" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>341</v>
       </c>
       <c r="D217">
         <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>186</v>
       </c>
       <c r="F217" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>342</v>
       </c>
       <c r="D218">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E218" t="s">
         <v>343</v>
       </c>
       <c r="F218" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>345</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>48</v>
       </c>
       <c r="F219" t="s">
         <v>346</v>
       </c>
     </row>
@@ -6827,51 +6827,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="C234" t="s">
         <v>363</v>
       </c>
       <c r="D234">
         <v>15</v>
       </c>
       <c r="E234" t="s">
         <v>48</v>
       </c>
       <c r="F234" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>229</v>
       </c>
       <c r="C235" t="s">
         <v>364</v>
       </c>
       <c r="D235">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E235" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
       </c>
       <c r="C236" t="s">
         <v>365</v>
       </c>
       <c r="D236">
         <v>15</v>
       </c>
       <c r="E236" t="s">
         <v>166</v>
       </c>
       <c r="F236" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>234</v>
@@ -7028,51 +7028,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="C246" t="s">
         <v>378</v>
       </c>
       <c r="D246">
         <v>17</v>
       </c>
       <c r="E246" t="s">
         <v>77</v>
       </c>
       <c r="F246" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>379</v>
       </c>
       <c r="D247">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E247" t="s">
         <v>71</v>
       </c>
       <c r="F247" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>381</v>
       </c>
       <c r="D248">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
@@ -7331,51 +7331,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>396</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>397</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
@@ -7513,51 +7513,51 @@
       </c>
       <c r="C11" t="s">
         <v>406</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>408</v>
       </c>
       <c r="D12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>409</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
@@ -7741,71 +7741,71 @@
       </c>
       <c r="C23" t="s">
         <v>422</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>423</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>424</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>426</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
@@ -8234,51 +8234,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>454</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>455</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>41</v>
       </c>
       <c r="F50" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>456</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
@@ -8459,51 +8459,51 @@
       </c>
       <c r="C61" t="s">
         <v>469</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>166</v>
       </c>
       <c r="F61" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>470</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>48</v>
       </c>
       <c r="F62" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>471</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" t="s">
@@ -8693,51 +8693,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>486</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>487</v>
       </c>
       <c r="D74">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>488</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
@@ -8987,51 +8987,51 @@
       </c>
       <c r="C88" t="s">
         <v>502</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>503</v>
       </c>
       <c r="D89">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>504</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90" t="s">
@@ -9235,71 +9235,71 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>517</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>518</v>
       </c>
       <c r="D102">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E102" t="s">
         <v>519</v>
       </c>
       <c r="F102" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>521</v>
       </c>
       <c r="D103">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
       <c r="F103" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>522</v>
       </c>
       <c r="D104">
         <v>15</v>
       </c>
       <c r="E104" t="s">
         <v>86</v>
       </c>
       <c r="F104" t="s">
@@ -9549,51 +9549,51 @@
       </c>
       <c r="C117" t="s">
         <v>540</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>541</v>
       </c>
       <c r="D118">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>542</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>17</v>
       </c>
       <c r="F119" t="s">
         <v>63</v>
       </c>
     </row>
@@ -9780,68 +9780,68 @@
       </c>
       <c r="C129" t="s">
         <v>554</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>41</v>
       </c>
       <c r="F129" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>555</v>
       </c>
       <c r="D130">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>556</v>
       </c>
       <c r="D131">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>557</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
@@ -9896,51 +9896,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>561</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>48</v>
       </c>
       <c r="F136" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>563</v>
       </c>
       <c r="D137">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>38</v>
       </c>
       <c r="F137" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>565</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138" t="s">
         <v>566</v>
       </c>
     </row>
@@ -10153,51 +10153,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>584</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>86</v>
       </c>
       <c r="F152" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>585</v>
       </c>
       <c r="D153">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>38</v>
       </c>
       <c r="F153" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>586</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>66</v>
       </c>
       <c r="F154" t="s">
         <v>192</v>
       </c>
     </row>
@@ -10255,51 +10255,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>590</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>17</v>
       </c>
       <c r="F158" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>591</v>
       </c>
       <c r="D159">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>41</v>
       </c>
       <c r="F159" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>592</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>28</v>
       </c>
       <c r="F160" t="s">
         <v>462</v>
       </c>
     </row>
@@ -10484,68 +10484,68 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>607</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>71</v>
       </c>
       <c r="F172" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>608</v>
       </c>
       <c r="D173">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>17</v>
       </c>
       <c r="F173" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>609</v>
       </c>
       <c r="D174">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>41</v>
       </c>
       <c r="F174" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>610</v>
       </c>
       <c r="D175">
         <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>34</v>
       </c>
       <c r="F175" t="s">
         <v>35</v>
       </c>
     </row>
@@ -10699,51 +10699,51 @@
         <v>194</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>620</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>621</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>41</v>
       </c>
       <c r="F186" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>622</v>
       </c>
       <c r="D187">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>28</v>
       </c>
       <c r="F187" t="s">
         <v>595</v>
       </c>
     </row>
@@ -10863,51 +10863,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>632</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>250</v>
       </c>
       <c r="F195" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>633</v>
       </c>
       <c r="D196">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E196" t="s">
         <v>41</v>
       </c>
       <c r="F196" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>634</v>
       </c>
       <c r="D197">
         <v>15</v>
       </c>
       <c r="E197" t="s">
         <v>38</v>
       </c>
       <c r="F197" t="s">
         <v>39</v>
       </c>
     </row>
@@ -11013,68 +11013,68 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>643</v>
       </c>
       <c r="D204">
         <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>14</v>
       </c>
       <c r="F204" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>644</v>
       </c>
       <c r="D205">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E205" t="s">
         <v>343</v>
       </c>
       <c r="F205" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>645</v>
       </c>
       <c r="D206">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>646</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>34</v>
       </c>
       <c r="F207" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
@@ -11324,51 +11324,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>221</v>
       </c>
       <c r="C223" t="s">
         <v>664</v>
       </c>
       <c r="D223">
         <v>15</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>665</v>
       </c>
       <c r="D224">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E224" t="s">
         <v>66</v>
       </c>
       <c r="F224" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>667</v>
       </c>
       <c r="D225">
         <v>16</v>
       </c>
       <c r="E225" t="s">
         <v>527</v>
       </c>
       <c r="F225" t="s">
         <v>528</v>
       </c>
     </row>
@@ -11536,153 +11536,153 @@
         <v>344</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>234</v>
       </c>
       <c r="C236" t="s">
         <v>680</v>
       </c>
       <c r="D236">
         <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>235</v>
       </c>
       <c r="C237" t="s">
         <v>681</v>
       </c>
       <c r="D237">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>28</v>
       </c>
       <c r="F237" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>236</v>
       </c>
       <c r="C238" t="s">
         <v>682</v>
       </c>
       <c r="D238">
         <v>16</v>
       </c>
       <c r="E238" t="s">
         <v>166</v>
       </c>
       <c r="F238" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="C239" t="s">
         <v>683</v>
       </c>
       <c r="D239">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E239" t="s">
         <v>41</v>
       </c>
       <c r="F239" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>238</v>
       </c>
       <c r="C240" t="s">
         <v>684</v>
       </c>
       <c r="D240">
         <v>14</v>
       </c>
       <c r="E240" t="s">
         <v>38</v>
       </c>
       <c r="F240" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>239</v>
       </c>
       <c r="C241" t="s">
         <v>686</v>
       </c>
       <c r="D241">
         <v>14</v>
       </c>
       <c r="E241" t="s">
         <v>186</v>
       </c>
       <c r="F241" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>240</v>
       </c>
       <c r="C242" t="s">
         <v>687</v>
       </c>
       <c r="D242">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E242" t="s">
         <v>343</v>
       </c>
       <c r="F242" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>241</v>
       </c>
       <c r="C243" t="s">
         <v>688</v>
       </c>
       <c r="D243">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E243" t="s">
         <v>86</v>
       </c>
       <c r="F243" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>242</v>
       </c>
       <c r="C244" t="s">
         <v>689</v>
       </c>
       <c r="D244">
         <v>16</v>
       </c>
       <c r="E244" t="s">
         <v>48</v>
       </c>
       <c r="F244" t="s">
         <v>479</v>
       </c>
     </row>
@@ -11723,99 +11723,99 @@
     <row r="247" spans="1:6">
       <c r="A247">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>693</v>
       </c>
       <c r="D247">
         <v>15</v>
       </c>
       <c r="E247" t="s">
         <v>48</v>
       </c>
       <c r="F247" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>246</v>
       </c>
       <c r="C248" t="s">
         <v>694</v>
       </c>
       <c r="D248">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E248" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>695</v>
       </c>
       <c r="D249">
         <v>16</v>
       </c>
       <c r="E249" t="s">
         <v>28</v>
       </c>
       <c r="F249" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>696</v>
       </c>
       <c r="D250">
         <v>16</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>249</v>
       </c>
       <c r="C251" t="s">
         <v>698</v>
       </c>
       <c r="D251">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E251" t="s">
         <v>169</v>
       </c>
       <c r="F251" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>250</v>
       </c>
       <c r="C252" t="s">
         <v>699</v>
       </c>
       <c r="D252">
         <v>16</v>
       </c>
       <c r="E252" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>251</v>
@@ -11994,51 +11994,51 @@
         <v>712</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>261</v>
       </c>
       <c r="C264" t="s">
         <v>713</v>
       </c>
       <c r="D264">
         <v>17</v>
       </c>
       <c r="E264" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>263</v>
       </c>
       <c r="C265" t="s">
         <v>714</v>
       </c>
       <c r="D265">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>41</v>
       </c>
       <c r="F265" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>264</v>
       </c>
       <c r="C266" t="s">
         <v>716</v>
       </c>
       <c r="D266">
         <v>16</v>
       </c>
       <c r="E266" t="s">
         <v>7</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
     </row>
@@ -12076,51 +12076,51 @@
         <v>251</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>266</v>
       </c>
       <c r="C269" t="s">
         <v>719</v>
       </c>
       <c r="D269">
         <v>15</v>
       </c>
       <c r="E269" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>268</v>
       </c>
       <c r="C270" t="s">
         <v>720</v>
       </c>
       <c r="D270">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E270" t="s">
         <v>77</v>
       </c>
       <c r="F270" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>269</v>
       </c>
       <c r="C271" t="s">
         <v>721</v>
       </c>
       <c r="D271">
         <v>15</v>
       </c>
       <c r="E271" t="s">
         <v>186</v>
       </c>
       <c r="F271" t="s">
         <v>337</v>
       </c>
     </row>