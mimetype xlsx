--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2483,51 +2483,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
@@ -2720,51 +2720,51 @@
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
       <c r="F19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -2820,51 +2820,51 @@
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>63</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
@@ -3017,51 +3017,51 @@
       </c>
       <c r="C33" t="s">
         <v>76</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>77</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
@@ -3148,51 +3148,51 @@
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>40</v>
       </c>
       <c r="F40" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3205,51 +3205,51 @@
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
       <c r="F45" t="s">
@@ -3542,51 +3542,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>122</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>123</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>125</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
@@ -3639,51 +3639,51 @@
       </c>
       <c r="C65" t="s">
         <v>129</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
       <c r="F65" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>130</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>40</v>
       </c>
       <c r="F66" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>131</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>40</v>
       </c>
       <c r="F67" t="s">
@@ -3716,71 +3716,71 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>135</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>137</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>139</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>40</v>
       </c>
       <c r="F72" t="s">
@@ -3853,131 +3853,131 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>145</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>71</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>146</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>115</v>
       </c>
       <c r="F77" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>148</v>
       </c>
       <c r="D78">
         <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>32</v>
       </c>
       <c r="F78" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>149</v>
       </c>
       <c r="D79">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>32</v>
       </c>
       <c r="F79" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>151</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>153</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>155</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
       <c r="F82" t="s">
@@ -4013,51 +4013,51 @@
       </c>
       <c r="C84" t="s">
         <v>159</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>21</v>
       </c>
       <c r="F84" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>160</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>162</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>115</v>
       </c>
     </row>
@@ -4315,51 +4315,51 @@
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>115</v>
       </c>
       <c r="F100" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>21</v>
       </c>
       <c r="F101" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>185</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>29</v>
       </c>
       <c r="F102" t="s">
@@ -4563,51 +4563,51 @@
       </c>
       <c r="C113" t="s">
         <v>201</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>37</v>
       </c>
       <c r="F113" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>203</v>
       </c>
       <c r="D114">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>37</v>
       </c>
       <c r="F114" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>205</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
       <c r="F115" t="s">
@@ -4657,51 +4657,51 @@
       </c>
       <c r="C118" t="s">
         <v>209</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>211</v>
       </c>
       <c r="D119">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>212</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>115</v>
       </c>
       <c r="F120" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4714,51 +4714,51 @@
       </c>
       <c r="C121" t="s">
         <v>214</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>37</v>
       </c>
       <c r="F121" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>216</v>
       </c>
       <c r="D122">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>37</v>
       </c>
       <c r="F122" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>218</v>
       </c>
       <c r="D123">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>47</v>
       </c>
     </row>
@@ -4908,105 +4908,105 @@
       </c>
       <c r="C131" t="s">
         <v>230</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>232</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>32</v>
       </c>
       <c r="F132" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>233</v>
       </c>
       <c r="D133">
         <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>235</v>
       </c>
       <c r="D134">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>29</v>
       </c>
       <c r="F134" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>236</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>237</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>115</v>
       </c>
       <c r="F136" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
@@ -5089,51 +5089,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>247</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>37</v>
       </c>
       <c r="F142" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>249</v>
       </c>
       <c r="D143">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E143" t="s">
         <v>72</v>
       </c>
       <c r="F143" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>250</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>29</v>
       </c>
       <c r="F144" t="s">
         <v>251</v>
       </c>
     </row>
@@ -5723,51 +5723,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>299</v>
       </c>
       <c r="D180">
         <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>245</v>
       </c>
       <c r="F180" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>300</v>
       </c>
       <c r="D181">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>301</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>302</v>
       </c>
       <c r="F182" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
@@ -6006,51 +6006,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>323</v>
       </c>
       <c r="D197">
         <v>18</v>
       </c>
       <c r="E197" t="s">
         <v>47</v>
       </c>
       <c r="F197" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>324</v>
       </c>
       <c r="D198">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>72</v>
       </c>
       <c r="F198" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>325</v>
       </c>
       <c r="D199">
         <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
         <v>199</v>
       </c>
     </row>
@@ -6544,51 +6544,51 @@
       </c>
       <c r="C22" t="s">
         <v>359</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>40</v>
       </c>
       <c r="F22" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>361</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>362</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
@@ -6715,51 +6715,51 @@
       </c>
       <c r="C31" t="s">
         <v>375</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>245</v>
       </c>
       <c r="F31" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>377</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>106</v>
       </c>
       <c r="F32" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>378</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
@@ -6792,51 +6792,51 @@
       </c>
       <c r="C35" t="s">
         <v>380</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>381</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>382</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
@@ -7411,51 +7411,51 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>419</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>420</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>421</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>317</v>
       </c>
     </row>
@@ -7588,51 +7588,51 @@
       </c>
       <c r="C76" t="s">
         <v>430</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>431</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>106</v>
       </c>
       <c r="F77" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>433</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
@@ -7928,71 +7928,71 @@
       </c>
       <c r="C93" t="s">
         <v>454</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>115</v>
       </c>
       <c r="F93" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>455</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>456</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
       <c r="F95" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>457</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>37</v>
       </c>
       <c r="F96" t="s">
@@ -8008,51 +8008,51 @@
       </c>
       <c r="C97" t="s">
         <v>458</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>56</v>
       </c>
       <c r="F97" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>459</v>
       </c>
       <c r="D98">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>461</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>29</v>
       </c>
       <c r="F99" t="s">
@@ -8325,51 +8325,51 @@
       </c>
       <c r="C113" t="s">
         <v>477</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>32</v>
       </c>
       <c r="F113" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>479</v>
       </c>
       <c r="D114">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>480</v>
       </c>
       <c r="F114" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>482</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>21</v>
       </c>
     </row>
@@ -8482,51 +8482,51 @@
       </c>
       <c r="C121" t="s">
         <v>488</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
       <c r="F121" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>489</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>29</v>
       </c>
       <c r="F122" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>490</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>18</v>
       </c>
       <c r="F123" t="s">
@@ -8662,51 +8662,51 @@
       </c>
       <c r="C130" t="s">
         <v>500</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
       <c r="F130" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>502</v>
       </c>
       <c r="D131">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>503</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>37</v>
       </c>
       <c r="F132" t="s">
         <v>66</v>
       </c>
     </row>
@@ -8815,99 +8815,99 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>511</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>40</v>
       </c>
       <c r="F139" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>513</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>29</v>
       </c>
       <c r="F140" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>514</v>
       </c>
       <c r="D141">
         <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>515</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>37</v>
       </c>
       <c r="F142" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>516</v>
       </c>
       <c r="D143">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>37</v>
       </c>
       <c r="F143" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>517</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>221</v>
       </c>
     </row>
@@ -9279,85 +9279,85 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>546</v>
       </c>
       <c r="D167">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>29</v>
       </c>
       <c r="F167" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>547</v>
       </c>
       <c r="D168">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>548</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>18</v>
       </c>
       <c r="F169" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>549</v>
       </c>
       <c r="D170">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>56</v>
       </c>
       <c r="F170" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>551</v>
       </c>
       <c r="D171">
         <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>32</v>
       </c>
       <c r="F171" t="s">
         <v>175</v>
       </c>
     </row>
@@ -9672,51 +9672,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>575</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>32</v>
       </c>
       <c r="F191" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>576</v>
       </c>
       <c r="D192">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>577</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>56</v>
       </c>
       <c r="F193" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
@@ -9754,99 +9754,99 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
       </c>
       <c r="C196" t="s">
         <v>581</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>40</v>
       </c>
       <c r="F196" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>582</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>583</v>
       </c>
       <c r="D198">
         <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>18</v>
       </c>
       <c r="F198" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>584</v>
       </c>
       <c r="D199">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E199" t="s">
         <v>40</v>
       </c>
       <c r="F199" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>585</v>
       </c>
       <c r="D200">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>40</v>
       </c>
       <c r="F200" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>586</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>587</v>
       </c>
       <c r="F201" t="s">
         <v>588</v>
       </c>
     </row>
@@ -9918,51 +9918,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>593</v>
       </c>
       <c r="D206">
         <v>14</v>
       </c>
       <c r="E206" t="s">
         <v>56</v>
       </c>
       <c r="F206" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>594</v>
       </c>
       <c r="D207">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E207" t="s">
         <v>10</v>
       </c>
       <c r="F207" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>595</v>
       </c>
       <c r="D208">
         <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>37</v>
       </c>
       <c r="F208" t="s">
         <v>596</v>
       </c>
     </row>
@@ -10020,51 +10020,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>602</v>
       </c>
       <c r="D212">
         <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>10</v>
       </c>
       <c r="F212" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>603</v>
       </c>
       <c r="D213">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>40</v>
       </c>
       <c r="F213" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>604</v>
       </c>
       <c r="D214">
         <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>10</v>
       </c>
       <c r="F214" t="s">
         <v>605</v>
       </c>
     </row>
@@ -10272,51 +10272,51 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>625</v>
       </c>
       <c r="D227">
         <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>106</v>
       </c>
       <c r="F227" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>626</v>
       </c>
       <c r="D228">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>18</v>
       </c>
       <c r="F228" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>627</v>
       </c>
       <c r="D229">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>40</v>
       </c>
       <c r="F229" t="s">
         <v>86</v>
       </c>
     </row>
@@ -10470,51 +10470,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>233</v>
       </c>
       <c r="C239" t="s">
         <v>638</v>
       </c>
       <c r="D239">
         <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="C240" t="s">
         <v>639</v>
       </c>
       <c r="D240">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>115</v>
       </c>
       <c r="F240" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>641</v>
       </c>
       <c r="D241">
         <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
       <c r="F241" t="s">
         <v>399</v>
       </c>
     </row>