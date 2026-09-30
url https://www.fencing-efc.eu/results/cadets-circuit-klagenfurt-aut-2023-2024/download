--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2592,51 +2592,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
@@ -2812,51 +2812,51 @@
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
@@ -2992,51 +2992,51 @@
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -3052,51 +3052,51 @@
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -3246,51 +3246,51 @@
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>35</v>
       </c>
       <c r="F42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3780,51 +3780,51 @@
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>76</v>
       </c>
     </row>
@@ -4174,51 +4174,51 @@
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>41</v>
       </c>
       <c r="F88" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>159</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>160</v>
       </c>
       <c r="F89" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>162</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>76</v>
       </c>
     </row>
@@ -4271,88 +4271,88 @@
       </c>
       <c r="C93" t="s">
         <v>166</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>51</v>
       </c>
       <c r="F93" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>35</v>
       </c>
       <c r="F94" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>122</v>
       </c>
       <c r="F96" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>171</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>35</v>
       </c>
       <c r="F97" t="s">
@@ -4525,51 +4525,51 @@
       </c>
       <c r="C106" t="s">
         <v>184</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>41</v>
       </c>
       <c r="F106" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>185</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>187</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>65</v>
       </c>
       <c r="F108" t="s">
@@ -4722,51 +4722,51 @@
       </c>
       <c r="C116" t="s">
         <v>200</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>21</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>16</v>
       </c>
       <c r="F117" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>203</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>78</v>
       </c>
       <c r="F118" t="s">
@@ -4799,68 +4799,68 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>207</v>
       </c>
       <c r="D121">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>208</v>
       </c>
       <c r="D122">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>209</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>16</v>
       </c>
       <c r="F123" t="s">
@@ -4933,51 +4933,51 @@
       </c>
       <c r="C127" t="s">
         <v>215</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>216</v>
       </c>
       <c r="F127" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>218</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>219</v>
       </c>
       <c r="F128" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>222</v>
       </c>
       <c r="F129" t="s">
@@ -5282,51 +5282,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>247</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>249</v>
       </c>
       <c r="D148">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>21</v>
       </c>
       <c r="F148" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>250</v>
       </c>
       <c r="D149">
         <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>146</v>
       </c>
       <c r="F149" t="s">
         <v>251</v>
       </c>
     </row>
@@ -5367,51 +5367,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>255</v>
       </c>
       <c r="D152">
         <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>100</v>
       </c>
       <c r="F152" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>256</v>
       </c>
       <c r="D153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>257</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>65</v>
       </c>
       <c r="F154" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
@@ -5497,51 +5497,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>265</v>
       </c>
       <c r="D160">
         <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>266</v>
       </c>
       <c r="D161">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E161" t="s">
         <v>41</v>
       </c>
       <c r="F161" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
         <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
     </row>
@@ -5924,51 +5924,51 @@
         <v>302</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
         <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>304</v>
       </c>
       <c r="D187">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>21</v>
       </c>
       <c r="F187" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>305</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>35</v>
       </c>
       <c r="F188" t="s">
         <v>306</v>
       </c>
     </row>
@@ -6218,51 +6218,51 @@
         <v>69</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>331</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>332</v>
       </c>
       <c r="D205">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>10</v>
       </c>
       <c r="F205" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>333</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>100</v>
       </c>
       <c r="F206" t="s">
         <v>334</v>
       </c>
     </row>
@@ -6303,85 +6303,85 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>338</v>
       </c>
       <c r="D209">
         <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>10</v>
       </c>
       <c r="F209" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>339</v>
       </c>
       <c r="D210">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E210" t="s">
         <v>312</v>
       </c>
       <c r="F210" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>340</v>
       </c>
       <c r="D211">
         <v>17</v>
       </c>
       <c r="E211" t="s">
         <v>146</v>
       </c>
       <c r="F211" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>341</v>
       </c>
       <c r="D212">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>21</v>
       </c>
       <c r="F212" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
       </c>
       <c r="C213" t="s">
         <v>343</v>
       </c>
       <c r="D213">
         <v>18</v>
       </c>
       <c r="E213" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
@@ -6399,82 +6399,82 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>346</v>
       </c>
       <c r="D215">
         <v>19</v>
       </c>
       <c r="E215" t="s">
         <v>122</v>
       </c>
       <c r="F215" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>347</v>
       </c>
       <c r="D216">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>348</v>
       </c>
       <c r="D217">
         <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>51</v>
       </c>
       <c r="F217" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>350</v>
       </c>
       <c r="D218">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E218" t="s">
         <v>211</v>
       </c>
       <c r="F218" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>351</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>146</v>
       </c>
       <c r="F219" t="s">
         <v>326</v>
       </c>
     </row>
@@ -6603,91 +6603,91 @@
       </c>
       <c r="C5" t="s">
         <v>357</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>100</v>
       </c>
       <c r="F5" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>359</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>360</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>361</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>362</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>100</v>
       </c>
       <c r="F9" t="s">
         <v>363</v>
       </c>
     </row>
@@ -6740,51 +6740,51 @@
       </c>
       <c r="C12" t="s">
         <v>366</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>65</v>
       </c>
       <c r="F12" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>368</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>369</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -6840,51 +6840,51 @@
       </c>
       <c r="C17" t="s">
         <v>375</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>65</v>
       </c>
       <c r="F17" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>377</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>378</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
@@ -7197,51 +7197,51 @@
       </c>
       <c r="C35" t="s">
         <v>401</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>403</v>
       </c>
       <c r="D36">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>100</v>
       </c>
       <c r="F36" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>405</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>78</v>
       </c>
       <c r="F37" t="s">
@@ -7537,51 +7537,51 @@
       </c>
       <c r="C52" t="s">
         <v>424</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>426</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>427</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
@@ -7597,51 +7597,51 @@
       </c>
       <c r="C55" t="s">
         <v>428</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>51</v>
       </c>
       <c r="F55" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>429</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>146</v>
       </c>
       <c r="F56" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>430</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>146</v>
       </c>
     </row>
@@ -7751,51 +7751,51 @@
       </c>
       <c r="C63" t="s">
         <v>436</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>35</v>
       </c>
       <c r="F63" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>438</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>65</v>
       </c>
       <c r="F64" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>440</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>219</v>
       </c>
       <c r="F65" t="s">
@@ -8028,91 +8028,91 @@
       </c>
       <c r="C77" t="s">
         <v>460</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>100</v>
       </c>
       <c r="F77" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>461</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>462</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>463</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>464</v>
       </c>
       <c r="F80" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>466</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>65</v>
       </c>
       <c r="F81" t="s">
@@ -8205,51 +8205,51 @@
       </c>
       <c r="C86" t="s">
         <v>472</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>473</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>216</v>
       </c>
       <c r="F87" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>474</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>41</v>
       </c>
       <c r="F88" t="s">
@@ -8325,51 +8325,51 @@
       </c>
       <c r="C92" t="s">
         <v>479</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>481</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>51</v>
       </c>
       <c r="F93" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>482</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>21</v>
       </c>
       <c r="F94" t="s">
@@ -8662,51 +8662,51 @@
       </c>
       <c r="C109" t="s">
         <v>502</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>503</v>
       </c>
       <c r="D110">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>504</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>65</v>
       </c>
       <c r="F111" t="s">
@@ -8782,51 +8782,51 @@
       </c>
       <c r="C115" t="s">
         <v>509</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>21</v>
       </c>
       <c r="F115" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>510</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>100</v>
       </c>
       <c r="F116" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>512</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
@@ -9161,68 +9161,68 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>534</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>535</v>
       </c>
       <c r="D136">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>41</v>
       </c>
       <c r="F136" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>536</v>
       </c>
       <c r="D137">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>464</v>
       </c>
       <c r="F137" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>538</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>51</v>
       </c>
       <c r="F138" t="s">
         <v>81</v>
       </c>
     </row>
@@ -9246,85 +9246,85 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>540</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>122</v>
       </c>
       <c r="F140" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>541</v>
       </c>
       <c r="D141">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>21</v>
       </c>
       <c r="F141" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>543</v>
       </c>
       <c r="D142">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>545</v>
       </c>
       <c r="D143">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>122</v>
       </c>
       <c r="F143" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>546</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
@@ -9390,51 +9390,51 @@
         <v>551</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>552</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>553</v>
       </c>
       <c r="D150">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>100</v>
       </c>
       <c r="F150" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>554</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>13</v>
       </c>
       <c r="F151" t="s">
         <v>14</v>
       </c>
     </row>
@@ -9472,51 +9472,51 @@
         <v>189</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>557</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>558</v>
       </c>
       <c r="D155">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
       <c r="F155" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>559</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
@@ -9571,51 +9571,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>564</v>
       </c>
       <c r="D160">
         <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>146</v>
       </c>
       <c r="F160" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>565</v>
       </c>
       <c r="D161">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>566</v>
       </c>
       <c r="D162">
         <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>38</v>
       </c>
     </row>
@@ -9800,51 +9800,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>579</v>
       </c>
       <c r="D174">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>100</v>
       </c>
       <c r="F174" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>580</v>
       </c>
       <c r="D175">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>315</v>
       </c>
       <c r="F175" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>582</v>
       </c>
       <c r="D176">
         <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>21</v>
       </c>
       <c r="F176" t="s">
         <v>583</v>
       </c>
     </row>
@@ -10448,51 +10448,51 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>208</v>
       </c>
       <c r="C213" t="s">
         <v>626</v>
       </c>
       <c r="D213">
         <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>21</v>
       </c>
       <c r="F213" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>627</v>
       </c>
       <c r="D214">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>208</v>
       </c>
       <c r="C215" t="s">
         <v>628</v>
       </c>
       <c r="D215">
         <v>19</v>
       </c>
       <c r="E215" t="s">
         <v>10</v>
       </c>
       <c r="F215" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
@@ -10592,51 +10592,51 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>636</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>13</v>
       </c>
       <c r="F222" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>637</v>
       </c>
       <c r="D223">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>41</v>
       </c>
       <c r="F223" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>638</v>
       </c>
       <c r="D224">
         <v>15</v>
       </c>
       <c r="E224" t="s">
         <v>146</v>
       </c>
       <c r="F224" t="s">
         <v>251</v>
       </c>
     </row>
@@ -10779,51 +10779,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="C233" t="s">
         <v>649</v>
       </c>
       <c r="D233">
         <v>17</v>
       </c>
       <c r="E233" t="s">
         <v>315</v>
       </c>
       <c r="F233" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>228</v>
       </c>
       <c r="C234" t="s">
         <v>650</v>
       </c>
       <c r="D234">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E234" t="s">
         <v>10</v>
       </c>
       <c r="F234" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>651</v>
       </c>
       <c r="D235">
         <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>10</v>
       </c>
       <c r="F235" t="s">
         <v>248</v>
       </c>
     </row>