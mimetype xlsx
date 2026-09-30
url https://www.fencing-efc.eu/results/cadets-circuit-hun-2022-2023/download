--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2820,51 +2820,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
@@ -2975,102 +2975,102 @@
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13">
         <v>60.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17">
         <v>42.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
@@ -3293,51 +3293,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="F31" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
     </row>
@@ -3401,51 +3401,51 @@
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>65</v>
       </c>
       <c r="F36" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>28</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>29</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>30</v>
@@ -3489,51 +3489,51 @@
       </c>
       <c r="B41">
         <v>12.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>33</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>33</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
     </row>
@@ -3643,68 +3643,68 @@
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>41</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>42</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>43</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>91</v>
       </c>
       <c r="F52" t="s">
         <v>92</v>
       </c>
     </row>
@@ -3757,51 +3757,51 @@
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>47</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>46</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>48</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>102</v>
       </c>
       <c r="F57" t="s">
@@ -4332,51 +4332,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>78</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>147</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>79</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
@@ -4469,51 +4469,51 @@
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>85</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>152</v>
       </c>
       <c r="F94" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>62</v>
       </c>
     </row>
@@ -4566,51 +4566,51 @@
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>165</v>
       </c>
       <c r="F98" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>90</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>171</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>90</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>172</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>46</v>
       </c>
       <c r="F100" t="s">
         <v>173</v>
       </c>
     </row>
@@ -4660,51 +4660,51 @@
       </c>
       <c r="C103" t="s">
         <v>177</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>95</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>179</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>96</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>181</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>46</v>
       </c>
       <c r="F105" t="s">
@@ -5406,51 +5406,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>134</v>
       </c>
       <c r="C143" t="s">
         <v>234</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>78</v>
       </c>
       <c r="F143" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>235</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="F144" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>236</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>65</v>
       </c>
       <c r="F145" t="s">
         <v>66</v>
       </c>
     </row>
@@ -5556,51 +5556,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>144</v>
       </c>
       <c r="C153" t="s">
         <v>247</v>
       </c>
       <c r="D153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>46</v>
       </c>
       <c r="F153" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>145</v>
       </c>
       <c r="C154" t="s">
         <v>248</v>
       </c>
       <c r="D154">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>224</v>
       </c>
       <c r="F154" t="s">
         <v>249</v>
       </c>
     </row>
@@ -5853,99 +5853,99 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>161</v>
       </c>
       <c r="C170" t="s">
         <v>269</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>216</v>
       </c>
       <c r="F170" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>162</v>
       </c>
       <c r="C171" t="s">
         <v>270</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>163</v>
       </c>
       <c r="C172" t="s">
         <v>271</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>65</v>
       </c>
       <c r="F172" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>164</v>
       </c>
       <c r="C173" t="s">
         <v>272</v>
       </c>
       <c r="D173">
         <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>165</v>
       </c>
       <c r="C174" t="s">
         <v>273</v>
       </c>
       <c r="D174">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>20</v>
       </c>
       <c r="F174" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>166</v>
       </c>
       <c r="C175" t="s">
         <v>275</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>167</v>
@@ -6577,102 +6577,102 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>205</v>
       </c>
       <c r="C214" t="s">
         <v>327</v>
       </c>
       <c r="D214">
         <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>206</v>
       </c>
       <c r="C215" t="s">
         <v>328</v>
       </c>
       <c r="D215">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>206</v>
       </c>
       <c r="C216" t="s">
         <v>330</v>
       </c>
       <c r="D216">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="F216" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>206</v>
       </c>
       <c r="C217" t="s">
         <v>331</v>
       </c>
       <c r="D217">
         <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>65</v>
       </c>
       <c r="F217" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
       </c>
       <c r="C218" t="s">
         <v>332</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>20</v>
       </c>
       <c r="F218" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>210</v>
       </c>
       <c r="C219" t="s">
         <v>333</v>
       </c>
       <c r="D219">
         <v>16</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="F219" t="s">
         <v>160</v>
       </c>
     </row>
@@ -6849,51 +6849,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>221</v>
       </c>
       <c r="C230" t="s">
         <v>345</v>
       </c>
       <c r="D230">
         <v>18</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>221</v>
       </c>
       <c r="C231" t="s">
         <v>346</v>
       </c>
       <c r="D231">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>223</v>
       </c>
       <c r="C232" t="s">
         <v>347</v>
       </c>
       <c r="D232">
         <v>19</v>
       </c>
       <c r="E232" t="s">
         <v>46</v>
       </c>
       <c r="F232" t="s">
         <v>173</v>
       </c>
     </row>
@@ -7146,51 +7146,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>238</v>
       </c>
       <c r="C248" t="s">
         <v>364</v>
       </c>
       <c r="D248">
         <v>20</v>
       </c>
       <c r="E248" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>238</v>
       </c>
       <c r="C249" t="s">
         <v>365</v>
       </c>
       <c r="D249">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>37</v>
       </c>
       <c r="F249" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>241</v>
       </c>
       <c r="C250" t="s">
         <v>366</v>
       </c>
       <c r="D250">
         <v>19</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250" t="s">
         <v>98</v>
       </c>
     </row>
@@ -7231,51 +7231,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>244</v>
       </c>
       <c r="C253" t="s">
         <v>371</v>
       </c>
       <c r="D253">
         <v>17</v>
       </c>
       <c r="E253" t="s">
         <v>7</v>
       </c>
       <c r="F253" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>245</v>
       </c>
       <c r="C254" t="s">
         <v>372</v>
       </c>
       <c r="D254">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E254" t="s">
         <v>7</v>
       </c>
       <c r="F254" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>245</v>
       </c>
       <c r="C255" t="s">
         <v>374</v>
       </c>
       <c r="D255">
         <v>18</v>
       </c>
       <c r="E255" t="s">
         <v>142</v>
       </c>
       <c r="F255" t="s">
         <v>375</v>
       </c>
     </row>
@@ -7412,51 +7412,51 @@
     <row r="264" spans="1:6">
       <c r="A264">
         <v>255</v>
       </c>
       <c r="C264" t="s">
         <v>385</v>
       </c>
       <c r="D264">
         <v>18</v>
       </c>
       <c r="E264" t="s">
         <v>15</v>
       </c>
       <c r="F264" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>256</v>
       </c>
       <c r="C265" t="s">
         <v>386</v>
       </c>
       <c r="D265">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E265" t="s">
         <v>15</v>
       </c>
       <c r="F265" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>257</v>
       </c>
       <c r="C266" t="s">
         <v>387</v>
       </c>
       <c r="D266">
         <v>18</v>
       </c>
       <c r="E266" t="s">
         <v>9</v>
       </c>
       <c r="F266" t="s">
         <v>148</v>
       </c>
     </row>
@@ -7610,51 +7610,51 @@
     <row r="276" spans="1:6">
       <c r="A276">
         <v>266</v>
       </c>
       <c r="C276" t="s">
         <v>398</v>
       </c>
       <c r="D276">
         <v>20</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>266</v>
       </c>
       <c r="C277" t="s">
         <v>399</v>
       </c>
       <c r="D277">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>269</v>
       </c>
       <c r="C278" t="s">
         <v>400</v>
       </c>
       <c r="D278">
         <v>17</v>
       </c>
       <c r="E278" t="s">
         <v>12</v>
       </c>
       <c r="F278" t="s">
         <v>401</v>
       </c>
     </row>
@@ -8183,51 +8183,51 @@
       </c>
       <c r="C27" t="s">
         <v>433</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>65</v>
       </c>
       <c r="F27" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>435</v>
       </c>
       <c r="D28">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>436</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>24</v>
@@ -8254,51 +8254,51 @@
       </c>
       <c r="C31" t="s">
         <v>438</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>78</v>
       </c>
       <c r="F31" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>440</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>441</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
       <c r="F33" t="s">
@@ -8368,71 +8368,71 @@
       </c>
       <c r="C37" t="s">
         <v>445</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>427</v>
       </c>
       <c r="F37" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>447</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>449</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>450</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>46</v>
       </c>
       <c r="F40" t="s">
         <v>175</v>
       </c>
     </row>
@@ -8465,51 +8465,51 @@
       </c>
       <c r="C42" t="s">
         <v>452</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>82</v>
       </c>
       <c r="F42" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>453</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>454</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>78</v>
       </c>
     </row>
@@ -8596,51 +8596,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>461</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>462</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>463</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>427</v>
       </c>
       <c r="F51" t="s">
         <v>464</v>
       </c>
     </row>
@@ -8710,88 +8710,88 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>468</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>469</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>427</v>
       </c>
       <c r="F56" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>470</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>471</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>472</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>152</v>
       </c>
       <c r="F59" t="s">
@@ -8841,51 +8841,51 @@
       </c>
       <c r="C62" t="s">
         <v>476</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>46</v>
       </c>
       <c r="F62" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>478</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>82</v>
       </c>
       <c r="F63" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>479</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64" t="s">
@@ -9012,51 +9012,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>488</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>489</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>490</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>46</v>
       </c>
       <c r="F73" t="s">
         <v>94</v>
       </c>
     </row>
@@ -9069,51 +9069,51 @@
       </c>
       <c r="C74" t="s">
         <v>491</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>42</v>
       </c>
       <c r="F74" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>492</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>82</v>
       </c>
       <c r="F75" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>70</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>493</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
@@ -9146,51 +9146,51 @@
       </c>
       <c r="C78" t="s">
         <v>496</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>46</v>
       </c>
       <c r="F78" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>498</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>427</v>
       </c>
       <c r="F79" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>500</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>35</v>
       </c>
     </row>
@@ -9220,51 +9220,51 @@
       </c>
       <c r="C82" t="s">
         <v>502</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>504</v>
       </c>
       <c r="D83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>505</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>37</v>
       </c>
       <c r="F84" t="s">
@@ -9280,71 +9280,71 @@
       </c>
       <c r="C85" t="s">
         <v>506</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>65</v>
       </c>
       <c r="F85" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>507</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>508</v>
       </c>
       <c r="F86" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>510</v>
       </c>
       <c r="D87">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>511</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>137</v>
       </c>
     </row>
@@ -9534,51 +9534,51 @@
       </c>
       <c r="C98" t="s">
         <v>523</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>82</v>
       </c>
       <c r="F98" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>524</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>65</v>
       </c>
       <c r="F99" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>526</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>82</v>
       </c>
       <c r="F100" t="s">
@@ -9608,51 +9608,51 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>528</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>529</v>
       </c>
       <c r="D103">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>65</v>
       </c>
       <c r="F103" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>530</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>28</v>
       </c>
     </row>
@@ -9699,51 +9699,51 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>534</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>535</v>
       </c>
       <c r="D108">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>537</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>46</v>
       </c>
       <c r="F109" t="s">
         <v>301</v>
       </c>
     </row>
@@ -9890,51 +9890,51 @@
       </c>
       <c r="C117" t="s">
         <v>546</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>65</v>
       </c>
       <c r="F117" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>547</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>78</v>
       </c>
       <c r="F118" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>113</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>548</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>65</v>
       </c>
       <c r="F119" t="s">
@@ -10050,51 +10050,51 @@
       </c>
       <c r="C125" t="s">
         <v>556</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>65</v>
       </c>
       <c r="F125" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>557</v>
       </c>
       <c r="D126">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>558</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="F127" t="s">
@@ -10190,51 +10190,51 @@
       </c>
       <c r="C132" t="s">
         <v>563</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>564</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>565</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>46</v>
       </c>
       <c r="F134" t="s">
         <v>566</v>
       </c>
     </row>
@@ -10323,68 +10323,68 @@
         <v>573</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>574</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>575</v>
       </c>
       <c r="D141">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>427</v>
       </c>
       <c r="F141" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>577</v>
       </c>
       <c r="D142">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>578</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>78</v>
       </c>
       <c r="F143" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
@@ -10732,51 +10732,51 @@
         <v>91</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>603</v>
       </c>
       <c r="D166">
         <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>604</v>
       </c>
       <c r="D167">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>224</v>
       </c>
       <c r="F167" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>605</v>
       </c>
       <c r="D168">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
@@ -10865,51 +10865,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>612</v>
       </c>
       <c r="D174">
         <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>152</v>
       </c>
       <c r="F174" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>614</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>615</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>616</v>
@@ -11088,51 +11088,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>628</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>78</v>
       </c>
       <c r="F188" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>629</v>
       </c>
       <c r="D189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>190</v>
       </c>
       <c r="F189" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>630</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>631</v>
       </c>
       <c r="F190" t="s">
         <v>632</v>
       </c>
     </row>
@@ -11156,51 +11156,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>634</v>
       </c>
       <c r="D192">
         <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>635</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>636</v>
       </c>
       <c r="D194">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>260</v>
       </c>
     </row>
@@ -11221,51 +11221,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>638</v>
       </c>
       <c r="D196">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>639</v>
       </c>
       <c r="D197">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>46</v>
       </c>
       <c r="F197" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>640</v>
       </c>
       <c r="D198">
         <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>82</v>
       </c>
       <c r="F198" t="s">
         <v>83</v>
       </c>
     </row>
@@ -11357,51 +11357,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>648</v>
       </c>
       <c r="D204">
         <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>427</v>
       </c>
       <c r="F204" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>650</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>20</v>
       </c>
       <c r="F205" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>652</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>427</v>
       </c>
       <c r="F206" t="s">
         <v>573</v>
       </c>
     </row>
@@ -11456,99 +11456,99 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>204</v>
       </c>
       <c r="C210" t="s">
         <v>656</v>
       </c>
       <c r="D210">
         <v>19</v>
       </c>
       <c r="E210" t="s">
         <v>65</v>
       </c>
       <c r="F210" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="C211" t="s">
         <v>658</v>
       </c>
       <c r="D211">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>20</v>
       </c>
       <c r="F211" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>207</v>
       </c>
       <c r="C212" t="s">
         <v>659</v>
       </c>
       <c r="D212">
         <v>19</v>
       </c>
       <c r="E212" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>208</v>
       </c>
       <c r="C213" t="s">
         <v>660</v>
       </c>
       <c r="D213">
         <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>20</v>
       </c>
       <c r="F213" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>661</v>
       </c>
       <c r="D214">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="C215" t="s">
         <v>662</v>
       </c>
       <c r="D215">
         <v>19</v>
       </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215" t="s">
         <v>10</v>
       </c>
     </row>
@@ -11801,51 +11801,51 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="C231" t="s">
         <v>679</v>
       </c>
       <c r="D231">
         <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>680</v>
       </c>
       <c r="D232">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E232" t="s">
         <v>427</v>
       </c>
       <c r="F232" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="C233" t="s">
         <v>681</v>
       </c>
       <c r="D233">
         <v>17</v>
       </c>
       <c r="E233" t="s">
         <v>152</v>
       </c>
       <c r="F233" t="s">
         <v>162</v>
       </c>
     </row>
@@ -12279,51 +12279,51 @@
     <row r="260" spans="1:6">
       <c r="A260">
         <v>254</v>
       </c>
       <c r="C260" t="s">
         <v>711</v>
       </c>
       <c r="D260">
         <v>17</v>
       </c>
       <c r="E260" t="s">
         <v>20</v>
       </c>
       <c r="F260" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>256</v>
       </c>
       <c r="C261" t="s">
         <v>712</v>
       </c>
       <c r="D261">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E261" t="s">
         <v>82</v>
       </c>
       <c r="F261" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>256</v>
       </c>
       <c r="C262" t="s">
         <v>713</v>
       </c>
       <c r="D262">
         <v>19</v>
       </c>
       <c r="E262" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>258</v>
@@ -12952,51 +12952,51 @@
     <row r="301" spans="1:6">
       <c r="A301">
         <v>292</v>
       </c>
       <c r="C301" t="s">
         <v>756</v>
       </c>
       <c r="D301">
         <v>19</v>
       </c>
       <c r="E301" t="s">
         <v>23</v>
       </c>
       <c r="F301" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>292</v>
       </c>
       <c r="C302" t="s">
         <v>757</v>
       </c>
       <c r="D302">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E302" t="s">
         <v>9</v>
       </c>
       <c r="F302" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>292</v>
       </c>
       <c r="C303" t="s">
         <v>758</v>
       </c>
       <c r="D303">
         <v>20</v>
       </c>
       <c r="E303" t="s">
         <v>15</v>
       </c>
       <c r="F303" t="s">
         <v>160</v>
       </c>
     </row>